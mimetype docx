--- v0 (2026-01-07)
+++ v1 (2026-06-14)
@@ -169,60 +169,89 @@
         </w:rPr>
         <w:t xml:space="preserve"> Think of these statements as a focal point broadly intersecting your company’s mission and our capabilities. What challenge is the best fit for your company and why? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2471FE58" w14:textId="2A801781" w:rsidR="007C6356" w:rsidRPr="003A5BFD" w:rsidRDefault="007C6356" w:rsidP="007C6356">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5BFD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">While there are many important elements of building and scaling a startup in the energy sector, we’d love to understand the customer pain you’re solving, the founding team, the addressable market opportunity, and your progress so far on your journey. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44374EC2" w14:textId="77777777" w:rsidR="007C6356" w:rsidRPr="003A5BFD" w:rsidRDefault="007C6356" w:rsidP="007C6356">
+    <w:p w14:paraId="44374EC2" w14:textId="5083FB2C" w:rsidR="007C6356" w:rsidRPr="003A5BFD" w:rsidRDefault="00AD018E" w:rsidP="007C6356">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A5BFD">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once you have completed all fields, please submit to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00424B99" w:rsidRPr="00B86C99">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>halliburtonlabsteam@halliburtonlabs.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00424B99">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6356" w:rsidRPr="003A5BFD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>We look forward to reviewing your application and helping you usher in the future of energy. Let’s get started!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E4D1D10" w14:textId="77777777" w:rsidR="007C6356" w:rsidRPr="003A5BFD" w:rsidRDefault="007C6356">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41A7C1B1" w14:textId="77777777" w:rsidR="007C6356" w:rsidRPr="003A5BFD" w:rsidRDefault="007C6356">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
@@ -287,62 +316,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D4E47A9" w14:textId="77777777" w:rsidR="007C6356" w:rsidRPr="003A5BFD" w:rsidRDefault="007C6356">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0658206F" w14:textId="77777777" w:rsidR="007C6356" w:rsidRPr="003A5BFD" w:rsidRDefault="007C6356">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7962F0CA" w14:textId="77777777" w:rsidR="00E940DF" w:rsidRDefault="00E940DF">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0F4076AB" w14:textId="69E460D0" w:rsidR="00542EDC" w:rsidRPr="003A5BFD" w:rsidRDefault="007D2679">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5BFD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Section 1: Startup Snapshot</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37153126" w14:textId="77777777" w:rsidR="00542EDC" w:rsidRPr="003A5BFD" w:rsidRDefault="007D2679" w:rsidP="00E927F8">
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
         <w:ind w:hanging="936"/>
         <w:rPr>
@@ -985,81 +1002,104 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27FB1573" w14:textId="77777777" w:rsidR="006177A6" w:rsidRDefault="006177A6" w:rsidP="006F4E48">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A10AE34" w14:textId="4F205F76" w:rsidR="00542EDC" w:rsidRPr="003A5BFD" w:rsidRDefault="007D2679" w:rsidP="006F4E48">
+    <w:p w14:paraId="669A3A74" w14:textId="77777777" w:rsidR="00124285" w:rsidRDefault="00124285" w:rsidP="006F4E48">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A10AE34" w14:textId="26D7662D" w:rsidR="00542EDC" w:rsidRPr="003A5BFD" w:rsidRDefault="007D2679" w:rsidP="006F4E48">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5BFD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Taxonomy: Industry segment &amp; sub-segment</w:t>
       </w:r>
       <w:r w:rsidR="009D643D" w:rsidRPr="003A5BFD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
+      <w:r w:rsidR="00124285" w:rsidRPr="00124285">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Highlight</w:t>
+      </w:r>
       <w:r w:rsidR="006F4E48" w:rsidRPr="003A5BFD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Select </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CA3E37">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ONE</w:t>
       </w:r>
       <w:r w:rsidR="006F4E48" w:rsidRPr="003A5BFD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> combination</w:t>
       </w:r>
       <w:r w:rsidR="009D643D" w:rsidRPr="003A5BFD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
@@ -1090,2088 +1130,2344 @@
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="749D4BC0" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A5BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Segment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="517009BF" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A5BFD">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Subsegment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="52C8ADB9" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0219ED54" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="0219ED54" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Water Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37B26B3C" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="37B26B3C" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Water Treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="2518D92A" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77BD6347" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="77BD6347" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Water Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3796892A" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="3796892A" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Water Conservation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="3BC98844" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="454FEFFB" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="454FEFFB" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Water Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26B65437" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="26B65437" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Water Distribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="6C2191C7" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D7D5AB7" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="3D7D5AB7" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Circular Economy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D0DF94C" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="0D0DF94C" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Waste to Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="2115B72F" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EE26FD5" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="5EE26FD5" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Circular Economy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FE937FD" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="2FE937FD" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Recycling</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="63C450DE" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59214A7C" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="59214A7C" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Circular Economy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D334AAA" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="6D334AAA" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> &amp; Disposal</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Waste Treament &amp; Disposal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="0AC54371" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D5F5140" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="7D5F5140" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Transportation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CBD0713" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="4CBD0713" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Electric Vehicles</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="6A85AFB8" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CB8E9DE" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="4CB8E9DE" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Transportation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CF0BCBE" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="6CF0BCBE" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Charging Stations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="011F7B8B" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25B318DC" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="25B318DC" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Transportation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62CD82CA" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="62CD82CA" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maritime Transport</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="76010A14" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FD33626" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="2FD33626" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Advanced Materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54D1218D" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="54D1218D" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nano-Technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="3D3CB7BC" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20ECA059" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="20ECA059" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Advanced Materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30D02C35" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="30D02C35" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Advanced Polymers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="1893A581" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D616FE7" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="5D616FE7" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Advanced Materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E0ECB21" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="7E0ECB21" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Coatings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="76A683F7" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73410AB8" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="73410AB8" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Decarbonization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21453247" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="21453247" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Carbon Conversion &amp; Utilization</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="7B0BB10F" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D218115" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="6D218115" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Decarbonization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3961E144" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="3961E144" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Carbon Transportation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="0F757C3B" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A9497F8" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="0A9497F8" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Decarbonization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0196C0F7" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="0196C0F7" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Carbon Capture</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="03FB3160" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="292B9544" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="292B9544" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Decarbonization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="080A08AB" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="080A08AB" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Emissions Monitoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="798F29F2" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56A1CFE8" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="56A1CFE8" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Decarbonization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18B1D6EE" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="18B1D6EE" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Carbon Storage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="335DBD14" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04491FAE" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="04491FAE" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mining &amp; Extraction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="045105F2" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="045105F2" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Critical Mineral Extraction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="03F8F6F1" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E2B6988" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="2E2B6988" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mining &amp; Extraction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="527C41E6" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="527C41E6" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mineral Liberation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="158382B1" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01261BA0" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="01261BA0" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mining &amp; Extraction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DFE72B6" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="2DFE72B6" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mining Efficiency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="15C36FF9" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="713985B8" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="713985B8" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mining &amp; Extraction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46CBDBFE" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="46CBDBFE" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Processing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="1626086F" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05AB6EFD" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="05AB6EFD" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power &amp; Energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CCD96FC" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="1CCD96FC" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Energy Storage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="7E7ED93B" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C1E375B" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="4C1E375B" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power &amp; Energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E3E7E44" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="3E3E7E44" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Energy </w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Energy Efficency &amp; Mgmt</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="46BEFD94" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6360A72A" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="6360A72A" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power &amp; Energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DF9E47B" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="0DF9E47B" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Grid Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="7E861679" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2812E7C4" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="2812E7C4" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power &amp; Energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78520B3D" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="78520B3D" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power Distribution &amp; Transmission</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="5316FB60" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79190EC6" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="79190EC6" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power &amp; Energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5158B4A5" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="5158B4A5" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power Generation - Hydrogen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="1F5B5C3E" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33B67F1F" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="33B67F1F" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power &amp; Energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B379BA7" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="7B379BA7" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power Generation - Nuclear</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="212FC231" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EEE72B2" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="0EEE72B2" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power &amp; Energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CB2C4AB" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="6CB2C4AB" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power Generation - Wave</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="0E88D20C" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4039A532" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="4039A532" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power &amp; Energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E834F5E" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="7E834F5E" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power Generation - Wind</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="16303BC6" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31EEC471" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="31EEC471" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power &amp; Energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FF2F1BA" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="2FF2F1BA" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power Generation - Solar</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="1C5726DC" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5371CE2E" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="5371CE2E" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power &amp; Energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FFF9DD7" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="4FFF9DD7" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power Generation - Hydro</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="0AC9A292" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="567A9306" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="567A9306" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power &amp; Energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3767237F" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="3767237F" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Power Generation - Geothermal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w14:paraId="7FD6A282" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="746E6FF0" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
+          <w:p w14:paraId="746E6FF0" w14:textId="77777777" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="00FB57AF" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Smart Manufacturing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BC92D2B" w14:textId="67589F81" w:rsidR="00FB57AF" w:rsidRPr="003A5BFD" w:rsidRDefault="0051555E" w:rsidP="00FB57AF">
+          <w:p w14:paraId="4BC92D2B" w14:textId="67589F81" w:rsidR="00FB57AF" w:rsidRPr="00124285" w:rsidRDefault="0051555E" w:rsidP="00FB57AF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>{Specify via free text}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0051555E" w:rsidRPr="003A5BFD" w14:paraId="455C7CA2" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="682557E6" w14:textId="77777777" w:rsidR="0051555E" w:rsidRPr="003A5BFD" w:rsidRDefault="0051555E" w:rsidP="0051555E">
+          <w:p w14:paraId="682557E6" w14:textId="77777777" w:rsidR="0051555E" w:rsidRPr="00124285" w:rsidRDefault="0051555E" w:rsidP="0051555E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Industrial Heat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BAA0A5D" w14:textId="58D33FA0" w:rsidR="0051555E" w:rsidRPr="003A5BFD" w:rsidRDefault="0051555E" w:rsidP="0051555E">
+          <w:p w14:paraId="7BAA0A5D" w14:textId="58D33FA0" w:rsidR="0051555E" w:rsidRPr="00124285" w:rsidRDefault="0051555E" w:rsidP="0051555E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>{Specify via free text}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0051555E" w:rsidRPr="003A5BFD" w14:paraId="63284788" w14:textId="77777777" w:rsidTr="00CA3E37">
+      <w:tr w:rsidR="0051555E" w:rsidRPr="003A5BFD" w14:paraId="63284788" w14:textId="77777777" w:rsidTr="0000645F">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08262D98" w14:textId="77777777" w:rsidR="0051555E" w:rsidRPr="003A5BFD" w:rsidRDefault="0051555E" w:rsidP="0051555E">
+          <w:p w14:paraId="08262D98" w14:textId="77777777" w:rsidR="0051555E" w:rsidRPr="00124285" w:rsidRDefault="0051555E" w:rsidP="0051555E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Chemicals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BAFD26C" w14:textId="2BBD2766" w:rsidR="0051555E" w:rsidRPr="003A5BFD" w:rsidRDefault="0051555E" w:rsidP="0051555E">
+          <w:p w14:paraId="3BAFD26C" w14:textId="2BBD2766" w:rsidR="0051555E" w:rsidRPr="00124285" w:rsidRDefault="0051555E" w:rsidP="0051555E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>{Specify via free text}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0051555E" w:rsidRPr="003A5BFD" w14:paraId="279E73BF" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B4D257E" w14:textId="77777777" w:rsidR="0051555E" w:rsidRPr="003A5BFD" w:rsidRDefault="0051555E" w:rsidP="0051555E">
+          <w:p w14:paraId="1B4D257E" w14:textId="77777777" w:rsidR="0051555E" w:rsidRPr="00124285" w:rsidRDefault="0051555E" w:rsidP="0051555E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fuels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79A41AA0" w14:textId="3CF55300" w:rsidR="0051555E" w:rsidRPr="003A5BFD" w:rsidRDefault="0051555E" w:rsidP="0051555E">
+          <w:p w14:paraId="79A41AA0" w14:textId="3CF55300" w:rsidR="0051555E" w:rsidRPr="00124285" w:rsidRDefault="0051555E" w:rsidP="0051555E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>{Specify via free text}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0051555E" w:rsidRPr="003A5BFD" w14:paraId="3D32D119" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04CB378A" w14:textId="5EA102EA" w:rsidR="0051555E" w:rsidRPr="003A5BFD" w:rsidRDefault="0051555E" w:rsidP="0051555E">
+          <w:p w14:paraId="04CB378A" w14:textId="5EA102EA" w:rsidR="0051555E" w:rsidRPr="00124285" w:rsidRDefault="0051555E" w:rsidP="0051555E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Climate Impact Mitigation</w:t>
             </w:r>
-            <w:r w:rsidR="00D017E3" w:rsidRPr="003A5BFD">
+            <w:r w:rsidR="00D017E3" w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="031E51BF" w14:textId="66540C61" w:rsidR="0051555E" w:rsidRPr="003A5BFD" w:rsidRDefault="0051555E" w:rsidP="0051555E">
+          <w:p w14:paraId="031E51BF" w14:textId="66540C61" w:rsidR="0051555E" w:rsidRPr="00124285" w:rsidRDefault="0051555E" w:rsidP="0051555E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>{Specify via free text}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0051555E" w:rsidRPr="003A5BFD" w14:paraId="6AA2AFE8" w14:textId="77777777" w:rsidTr="00CA3E37">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="7DFA2C05" w14:textId="3C8C62BE" w:rsidR="0051555E" w:rsidRPr="003A5BFD" w:rsidRDefault="0051555E" w:rsidP="0051555E">
+          <w:p w14:paraId="7DFA2C05" w14:textId="3C8C62BE" w:rsidR="0051555E" w:rsidRPr="00124285" w:rsidRDefault="0051555E" w:rsidP="0051555E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="0177C3E4" w14:textId="032DC5FD" w:rsidR="0051555E" w:rsidRPr="003A5BFD" w:rsidRDefault="0051555E" w:rsidP="0051555E">
+          <w:p w14:paraId="0177C3E4" w14:textId="032DC5FD" w:rsidR="0051555E" w:rsidRPr="00124285" w:rsidRDefault="0051555E" w:rsidP="0051555E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003A5BFD">
+            <w:r w:rsidRPr="00124285">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Times New Roman" w:hAnsi="Avenir Next LT Pro" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>{Specify via free text}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30E31806" w14:textId="77777777" w:rsidR="00F80DB0" w:rsidRPr="003A5BFD" w:rsidRDefault="00F80DB0" w:rsidP="00FB57AF">
-[...20 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1CF7E020" w14:textId="06C87E60" w:rsidR="00542EDC" w:rsidRPr="003A5BFD" w:rsidRDefault="007D2679">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5BFD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Section 4: Markets &amp; Customers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C5E004B" w14:textId="77777777" w:rsidR="00542EDC" w:rsidRPr="003A5BFD" w:rsidRDefault="007D2679" w:rsidP="00E927F8">
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
         <w:ind w:hanging="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5BFD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
         <w:t>Identify your primary market and customer base.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3E20D3" w14:textId="7AF9C947" w:rsidR="00542EDC" w:rsidRPr="003A5BFD" w:rsidRDefault="007D2679" w:rsidP="00131B4D">
+    <w:p w14:paraId="6D3E20D3" w14:textId="2EBD5A5B" w:rsidR="00542EDC" w:rsidRPr="003A5BFD" w:rsidRDefault="007D2679" w:rsidP="00131B4D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5BFD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Primary Market</w:t>
       </w:r>
       <w:r w:rsidR="00F64276" w:rsidRPr="003A5BFD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5BFD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00247B83">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
-        <w:t>[Multi-select</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0000645F" w:rsidRPr="0000645F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Highlight</w:t>
+      </w:r>
+      <w:r w:rsidR="0000645F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all that apply</w:t>
       </w:r>
       <w:r w:rsidR="00BB4A84" w:rsidRPr="00247B83">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00247B83">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B55217C" w14:textId="77777777" w:rsidR="00346C3A" w:rsidRPr="003A5BFD" w:rsidRDefault="00346C3A" w:rsidP="00131B4D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
@@ -4188,77 +4484,108 @@
       <w:r w:rsidRPr="003A5BFD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>: Technology &amp; Stage</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772E7109" w14:textId="77777777" w:rsidR="00542EDC" w:rsidRPr="003A5BFD" w:rsidRDefault="007D2679" w:rsidP="00E927F8">
       <w:pPr>
         <w:pStyle w:val="IntenseQuote"/>
         <w:ind w:hanging="936"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5BFD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
         <w:t>Describe your technology, development stage, and key milestones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8C4EB3" w14:textId="62621AE3" w:rsidR="00042377" w:rsidRPr="003A5BFD" w:rsidRDefault="00EF66DF" w:rsidP="00EF314D">
+    <w:p w14:paraId="1D8C4EB3" w14:textId="60E30E7B" w:rsidR="00042377" w:rsidRPr="003A5BFD" w:rsidRDefault="00EF66DF" w:rsidP="00EF314D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5BFD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Company Stage [Dropdown</w:t>
+        <w:t xml:space="preserve">Company Stage </w:t>
       </w:r>
-      <w:r w:rsidR="00042377" w:rsidRPr="003A5BFD">
+      <w:r w:rsidRPr="005828B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00835AD5" w:rsidRPr="00835AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Highlight</w:t>
+      </w:r>
+      <w:r w:rsidR="00835AD5" w:rsidRPr="00835AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005828B8" w:rsidRPr="005828B8">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
+        </w:rPr>
+        <w:t>ONE</w:t>
+      </w:r>
+      <w:r w:rsidR="00835AD5" w:rsidRPr="00835AD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> option</w:t>
+      </w:r>
+      <w:r w:rsidR="00042377" w:rsidRPr="005828B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5BFD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0813620E" w14:textId="77777777" w:rsidR="00346C3A" w:rsidRPr="003A5BFD" w:rsidRDefault="00346C3A" w:rsidP="00EF314D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -5570,66 +5897,78 @@
       <w:r w:rsidRPr="003A5BFD">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
         <w:t>Upload supporting materials.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3865"/>
         <w:gridCol w:w="4765"/>
       </w:tblGrid>
       <w:tr w:rsidR="0078544A" w:rsidRPr="003A5BFD" w14:paraId="6627103A" w14:textId="155DC4EB" w:rsidTr="00EE2631">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3865" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1525CC9B" w14:textId="77777777" w:rsidR="0078544A" w:rsidRPr="00247B83" w:rsidRDefault="0078544A" w:rsidP="000000F3">
+          <w:p w14:paraId="1525CC9B" w14:textId="78EF829A" w:rsidR="0078544A" w:rsidRPr="00247B83" w:rsidRDefault="0078544A" w:rsidP="000000F3">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00247B83">
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
               </w:rPr>
-              <w:t>Non-confidential Pitch Deck Upload:</w:t>
+              <w:t>Non-confidential Pitch Deck Upload</w:t>
+            </w:r>
+            <w:r w:rsidR="005828B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (or attach to email submission)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00247B83">
+              <w:rPr>
+                <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="495828BD" w14:textId="77777777" w:rsidR="0078544A" w:rsidRPr="003A5BFD" w:rsidRDefault="0078544A" w:rsidP="000000F3">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0078544A" w:rsidRPr="003A5BFD" w14:paraId="2253334A" w14:textId="6933B89A" w:rsidTr="0078544A">
         <w:trPr>
           <w:trHeight w:val="710"/>
         </w:trPr>
@@ -5663,115 +6002,114 @@
           <w:p w14:paraId="003DD992" w14:textId="77777777" w:rsidR="0078544A" w:rsidRPr="003A5BFD" w:rsidRDefault="0078544A" w:rsidP="000000F3">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7803A940" w14:textId="42C831A8" w:rsidR="00542EDC" w:rsidRPr="00BB4A84" w:rsidRDefault="00542EDC" w:rsidP="0078544A">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00542EDC" w:rsidRPr="00BB4A84" w:rsidSect="009F4276">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="576" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50D369AE" w14:textId="77777777" w:rsidR="008411F7" w:rsidRDefault="008411F7" w:rsidP="00B22A48">
+    <w:p w14:paraId="68B46389" w14:textId="77777777" w:rsidR="00101354" w:rsidRDefault="00101354" w:rsidP="00B22A48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="226A3CCF" w14:textId="77777777" w:rsidR="008411F7" w:rsidRDefault="008411F7" w:rsidP="00B22A48">
+    <w:p w14:paraId="2E261F05" w14:textId="77777777" w:rsidR="00101354" w:rsidRDefault="00101354" w:rsidP="00B22A48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -5805,61 +6143,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05B3DFE3" w14:textId="77777777" w:rsidR="00B22A48" w:rsidRDefault="00B22A48">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1EFA2229" w14:textId="77777777" w:rsidR="00B22A48" w:rsidRDefault="00B22A48">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58F12972" w14:textId="77777777" w:rsidR="008411F7" w:rsidRDefault="008411F7" w:rsidP="00B22A48">
+    <w:p w14:paraId="3A85116C" w14:textId="77777777" w:rsidR="00101354" w:rsidRDefault="00101354" w:rsidP="00B22A48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E1A12C4" w14:textId="77777777" w:rsidR="008411F7" w:rsidRDefault="008411F7" w:rsidP="00B22A48">
+    <w:p w14:paraId="20670631" w14:textId="77777777" w:rsidR="00101354" w:rsidRDefault="00101354" w:rsidP="00B22A48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DB23C57" w14:textId="77777777" w:rsidR="00B22A48" w:rsidRDefault="00B22A48">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04411370" w14:textId="3694A834" w:rsidR="00B22A48" w:rsidRDefault="00162FDB" w:rsidP="00E940DF">
     <w:pPr>
@@ -6110,197 +6448,206 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="23991526">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1862206798">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="412052419">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2125806151">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="369498604">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1227688472">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="0000645F"/>
     <w:rsid w:val="00007E99"/>
     <w:rsid w:val="00020CD8"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="00034E1E"/>
     <w:rsid w:val="00042377"/>
     <w:rsid w:val="000504AB"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="000856B9"/>
     <w:rsid w:val="00086DD8"/>
     <w:rsid w:val="00090131"/>
     <w:rsid w:val="000A42D5"/>
     <w:rsid w:val="000D6F69"/>
     <w:rsid w:val="00100FC2"/>
+    <w:rsid w:val="00101354"/>
     <w:rsid w:val="00105754"/>
     <w:rsid w:val="001143E7"/>
+    <w:rsid w:val="00124285"/>
     <w:rsid w:val="00131B4D"/>
     <w:rsid w:val="00144DC8"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="00162FDB"/>
     <w:rsid w:val="00186570"/>
     <w:rsid w:val="00187227"/>
     <w:rsid w:val="001B105E"/>
     <w:rsid w:val="001F1F0B"/>
     <w:rsid w:val="00202A92"/>
     <w:rsid w:val="002048AD"/>
     <w:rsid w:val="00232010"/>
     <w:rsid w:val="00237387"/>
     <w:rsid w:val="00247B83"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="002A09D1"/>
     <w:rsid w:val="002C05A9"/>
     <w:rsid w:val="002D0623"/>
     <w:rsid w:val="00316B18"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="0033533B"/>
     <w:rsid w:val="00346C3A"/>
     <w:rsid w:val="00364069"/>
     <w:rsid w:val="003836B0"/>
     <w:rsid w:val="0039012B"/>
     <w:rsid w:val="00394CC9"/>
     <w:rsid w:val="0039543D"/>
     <w:rsid w:val="003A5BFD"/>
     <w:rsid w:val="003B69FF"/>
     <w:rsid w:val="003C45ED"/>
     <w:rsid w:val="003D35CA"/>
     <w:rsid w:val="003D6059"/>
     <w:rsid w:val="003F791A"/>
     <w:rsid w:val="004117AB"/>
+    <w:rsid w:val="00424B99"/>
     <w:rsid w:val="004255C3"/>
     <w:rsid w:val="00440330"/>
     <w:rsid w:val="004468C8"/>
     <w:rsid w:val="004521B0"/>
     <w:rsid w:val="0045605A"/>
     <w:rsid w:val="00467E4D"/>
     <w:rsid w:val="004837DA"/>
     <w:rsid w:val="00485455"/>
     <w:rsid w:val="0051555E"/>
     <w:rsid w:val="00517216"/>
     <w:rsid w:val="0052461B"/>
     <w:rsid w:val="00542EDC"/>
     <w:rsid w:val="0054363D"/>
+    <w:rsid w:val="005828B8"/>
     <w:rsid w:val="005967FC"/>
     <w:rsid w:val="0059694D"/>
     <w:rsid w:val="005C46E7"/>
     <w:rsid w:val="006177A6"/>
+    <w:rsid w:val="00621377"/>
     <w:rsid w:val="006B2C3A"/>
     <w:rsid w:val="006B472E"/>
     <w:rsid w:val="006C37EE"/>
     <w:rsid w:val="006C4DEE"/>
     <w:rsid w:val="006E5201"/>
     <w:rsid w:val="006F4E48"/>
     <w:rsid w:val="007113EA"/>
     <w:rsid w:val="00720A41"/>
     <w:rsid w:val="00756569"/>
     <w:rsid w:val="00760FD1"/>
     <w:rsid w:val="0078544A"/>
     <w:rsid w:val="0079596D"/>
     <w:rsid w:val="007A4CF6"/>
     <w:rsid w:val="007C6356"/>
     <w:rsid w:val="007D2607"/>
     <w:rsid w:val="007D2679"/>
     <w:rsid w:val="00800929"/>
     <w:rsid w:val="0081480E"/>
     <w:rsid w:val="00833146"/>
+    <w:rsid w:val="00835AD5"/>
     <w:rsid w:val="008411F7"/>
+    <w:rsid w:val="00844CBB"/>
     <w:rsid w:val="00864863"/>
     <w:rsid w:val="00871759"/>
     <w:rsid w:val="00883E61"/>
     <w:rsid w:val="008E3F91"/>
     <w:rsid w:val="008E44E6"/>
     <w:rsid w:val="009049B6"/>
     <w:rsid w:val="00915C9B"/>
     <w:rsid w:val="00937024"/>
     <w:rsid w:val="00957704"/>
     <w:rsid w:val="00961D66"/>
     <w:rsid w:val="00990006"/>
     <w:rsid w:val="009A1557"/>
     <w:rsid w:val="009D2CFE"/>
     <w:rsid w:val="009D643D"/>
     <w:rsid w:val="009F4276"/>
     <w:rsid w:val="00A15016"/>
     <w:rsid w:val="00A36788"/>
     <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00AD018E"/>
     <w:rsid w:val="00B02036"/>
     <w:rsid w:val="00B22A48"/>
     <w:rsid w:val="00B24F68"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B61773"/>
     <w:rsid w:val="00B9780F"/>
     <w:rsid w:val="00BB4A84"/>
     <w:rsid w:val="00BC23BA"/>
     <w:rsid w:val="00BF16C2"/>
     <w:rsid w:val="00BF51BF"/>
     <w:rsid w:val="00C74DEF"/>
     <w:rsid w:val="00C81D61"/>
     <w:rsid w:val="00C915FF"/>
     <w:rsid w:val="00C95FDD"/>
     <w:rsid w:val="00CA3E37"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00CB53FD"/>
     <w:rsid w:val="00CC4352"/>
     <w:rsid w:val="00CC4F94"/>
+    <w:rsid w:val="00CF0211"/>
     <w:rsid w:val="00D017E3"/>
     <w:rsid w:val="00D7439B"/>
     <w:rsid w:val="00D74441"/>
     <w:rsid w:val="00D74DF1"/>
     <w:rsid w:val="00D96616"/>
     <w:rsid w:val="00DF60CA"/>
     <w:rsid w:val="00E03AA0"/>
     <w:rsid w:val="00E1694D"/>
     <w:rsid w:val="00E27190"/>
     <w:rsid w:val="00E437DD"/>
     <w:rsid w:val="00E637EB"/>
     <w:rsid w:val="00E72260"/>
     <w:rsid w:val="00E927F8"/>
     <w:rsid w:val="00E940DF"/>
     <w:rsid w:val="00EA04D4"/>
     <w:rsid w:val="00EB5B4A"/>
     <w:rsid w:val="00EC026E"/>
     <w:rsid w:val="00EE2631"/>
     <w:rsid w:val="00EF314D"/>
     <w:rsid w:val="00EF66DF"/>
     <w:rsid w:val="00F64276"/>
     <w:rsid w:val="00F66CF2"/>
     <w:rsid w:val="00F80DB0"/>
     <w:rsid w:val="00F905DB"/>
     <w:rsid w:val="00F919A5"/>
@@ -17762,50 +18109,73 @@
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D2CFE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D2CFE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00844CBB"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00844CBB"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="617957597">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="721439949">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -17813,51 +18183,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1675955157">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:halliburtonlabsteam@halliburtonlabs.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -18157,69 +18527,63 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100334270EEA35E2541AC42F30FA8C0610C" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a64376b596028f76eb595d499eb38b08">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2d98bb85-0f22-4b36-bd19-8df0edfe337a" xmlns:ns3="448d708f-53c2-4e70-b717-543ff628c058" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1b2cbf8763569b911838f29217e5d644" ns2:_="" ns3:_="">
     <xsd:import namespace="2d98bb85-0f22-4b36-bd19-8df0edfe337a"/>
     <xsd:import namespace="448d708f-53c2-4e70-b717-543ff628c058"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -18410,116 +18774,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DDE9404-6EE6-494E-AF28-C87066A4DB1B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A0D41D4-D23B-4FF9-9F1D-51F914E8CFFD}">
-[...7 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9114745F-1537-4F39-84B1-68F939526E88}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2d98bb85-0f22-4b36-bd19-8df0edfe337a"/>
     <ds:schemaRef ds:uri="448d708f-53c2-4e70-b717-543ff628c058"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A0D41D4-D23B-4FF9-9F1D-51F914E8CFFD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{bad6f6f2-a951-4904-b531-92e1207fc7a5}" enabled="1" method="Standard" siteId="{b7be7686-6f97-4db7-9081-a23cf09a96b5}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>749</Words>
-  <Characters>4153</Characters>
+  <Words>711</Words>
+  <Characters>4403</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>244</Lines>
-  <Paragraphs>77</Paragraphs>
+  <Lines>293</Lines>
+  <Paragraphs>213</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4825</CharactersWithSpaces>
+  <CharactersWithSpaces>4901</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">