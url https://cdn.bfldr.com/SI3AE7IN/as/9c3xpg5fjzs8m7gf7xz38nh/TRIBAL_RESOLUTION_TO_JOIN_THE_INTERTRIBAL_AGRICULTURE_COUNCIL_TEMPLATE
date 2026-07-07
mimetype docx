--- v0 (2025-10-15)
+++ v1 (2026-07-07)
@@ -493,103 +493,91 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is essential to the agricultural development of the _______________ Reservation that the ___________ Tribe proceed with membership of the Intertribal Agriculture Council to join with other member Tribes in guiding the organization’s annual priorities, now </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="00745E90" w:rsidRDefault="00745E90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000015" w14:textId="77777777" w:rsidR="00745E90" w:rsidRDefault="00000000">
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> behalf of the __________ Tribe, does hereby approve membership in the Intertribal Agriculture Council, and thereby approves payment of the membership fees in the amount of $200.00, which shall thereafter be paid annually before November 15 of each year</w:t>
+    <w:p w14:paraId="00000015" w14:textId="20E7DB96" w:rsidR="00745E90" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>THEREFORE BE IT RESOLVED</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, that the ____________ Tribal Council, acting for and in behalf of the __________ Tribe, does hereby approve membership in the Intertribal Agriculture Council, and </w:t>
+      </w:r>
+      <w:r w:rsidR="004825C0" w:rsidRPr="004825C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thereby approves payment of the membership dues in either the amount of $200.00 annually or $1,000.00 for a five-year membership term, for the Intertribal Agriculture Council </w:t>
+      </w:r>
+      <w:r w:rsidR="004825C0" w:rsidRPr="004825C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>membership year of October 1 through September 30, with dues to be paid no later than August 31 of the applicable membership year in order to maintain membership in good standing,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000016" w14:textId="77777777" w:rsidR="00745E90" w:rsidRDefault="00745E90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000017" w14:textId="1D5CE558" w:rsidR="00745E90" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -938,94 +926,98 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00745E90">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00745E90"/>
+    <w:rsid w:val="00067C42"/>
     <w:rsid w:val="003370C0"/>
+    <w:rsid w:val="004825C0"/>
     <w:rsid w:val="00745E90"/>
+    <w:rsid w:val="00B5344A"/>
+    <w:rsid w:val="00C95B71"/>
     <w:rsid w:val="00FD6D54"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="15EA96D6"/>
   <w15:docId w15:val="{23438CB2-5F55-0442-A70E-08C4763B5A2B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1914,49 +1906,49 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>417</Words>
-  <Characters>2378</Characters>
+  <Words>418</Words>
+  <Characters>2586</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2790</CharactersWithSpaces>
+  <CharactersWithSpaces>2986</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>