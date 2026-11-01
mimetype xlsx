--- v0 (2026-09-01)
+++ v1 (2026-11-01)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Inforce and Bus Dev\Product Management\1. Product Marketing Team\Delaware Life\FIA\TruePath Income (IMO)\TPI 2D LWP Table\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3C95055E-63E6-43A1-9CEB-139E4CEDCCF8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B9A8166-0E45-4852-87E7-0B071F492957}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-10485" windowWidth="29040" windowHeight="15720" tabRatio="682" xr2:uid="{98041CA9-CCB0-43EB-A1C3-8B6552679EED}"/>
   </bookViews>
   <sheets>
     <sheet name="Overview and Disclosures" sheetId="7" r:id="rId1"/>
     <sheet name="Single Life_Level" sheetId="1" r:id="rId2"/>
     <sheet name="Joint Life_Level" sheetId="8" r:id="rId3"/>
     <sheet name="Single Life_Rising" sheetId="9" r:id="rId4"/>
     <sheet name="Joint Life_Rising" sheetId="10" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -254,51 +254,51 @@
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>The tables shown on the tabs in this file have percentages that vary based on the following factors:</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 • The coverage type (Single Life or Joint Life) selected at issue
 • Your youngest client's issue age
 • The Income Strategy (Level or Rising) elected on the Income Start Date
 • The number of completed contract years on the Income Start Date</t>
     </r>
   </si>
   <si>
     <t>Issued on base policy ICC24-DLIC-FIA-MSP, and endorsements ICC25-DLIC-FIA-GLWB-BLD, ICC25-DLIC-FIA-GLWB-RDY or state variations issued by Delaware Life Insurance Company, Zionsville, IN. Product features, limitations and availability vary; see the Product Disclosure Statement for details.</t>
   </si>
   <si>
-    <t>Lifetime Withdrawal Percentages effective August 31, 2026 and subject to change.</t>
+    <t>Lifetime Withdrawal Percentages effective October 26, 2026 and subject to change.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -988,51 +988,51 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BBF3A71-A5AB-4C47-B6A6-1B6676CE492F}">
   <dimension ref="B1:D19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5:D5"/>
+      <selection activeCell="B1" sqref="B1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.07421875" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="2.69140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="42.15234375" style="1" customWidth="1"/>
     <col min="3" max="3" width="55.4609375" style="1" customWidth="1"/>
     <col min="4" max="4" width="94.53515625" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9.07421875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="20.6" x14ac:dyDescent="0.4">
       <c r="B1" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
     </row>
     <row r="2" spans="2:4" ht="26.7" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B2" s="28" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
     </row>
@@ -1110,76 +1110,76 @@
         <v>11</v>
       </c>
       <c r="C14" s="30"/>
       <c r="D14" s="31"/>
     </row>
     <row r="15" spans="2:4" ht="10.5" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="16" spans="2:4" ht="15.9" x14ac:dyDescent="0.4">
       <c r="B16" s="32" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="32"/>
       <c r="D16" s="32"/>
     </row>
     <row r="17" spans="2:2" ht="8.25" customHeight="1" x14ac:dyDescent="0.4"/>
     <row r="18" spans="2:2" x14ac:dyDescent="0.4">
       <c r="B18" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.4">
       <c r="B19" s="20">
         <v>2025110008</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="yhlpcdR3Y1TTmA2mqDP2BjoKYcrbuctNCdZItzfGddFuc5rCOVEOBKJbr8xcK7B9k2pBUl3NwjfccSqGO93HOA==" saltValue="C+qJWNJvfzcKS4xQZZsTgQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="kWr8wQXmzsBZAPvI/xtBZyqjdXEQHxq/L1/zeRQHGS63D6eQxd5cmdCNVJX5i/0xGhS2FFH10atyoXd3qEDMEQ==" saltValue="c3AmAoz5ruM8flDifTV5cg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="13">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B11:D11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CFE3CEDE-DBE9-429E-9033-9245D2CB09BB}">
   <dimension ref="A1:BG505"/>
   <sheetViews>
-    <sheetView topLeftCell="A5" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7:BE47"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.07421875" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9.07421875" style="1"/>
     <col min="2" max="2" width="9.07421875" style="2"/>
     <col min="3" max="16" width="11.23046875" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="57" width="9.07421875" style="2"/>
     <col min="58" max="16384" width="9.07421875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:59" ht="20.6" x14ac:dyDescent="0.4">
       <c r="B1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
@@ -1571,84 +1571,84 @@
       <c r="BB6" s="25">
         <v>52</v>
       </c>
       <c r="BC6" s="25">
         <v>53</v>
       </c>
       <c r="BD6" s="25">
         <v>54</v>
       </c>
       <c r="BE6" s="25">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="26">
         <v>45</v>
       </c>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="22"/>
       <c r="F7" s="22"/>
       <c r="G7" s="8">
-        <v>4.41E-2</v>
+        <v>4.6300000000000001E-2</v>
       </c>
       <c r="H7" s="8">
-        <v>4.5600000000000002E-2</v>
+        <v>4.7800000000000002E-2</v>
       </c>
       <c r="I7" s="8">
-        <v>4.7100000000000003E-2</v>
+        <v>0.05</v>
       </c>
       <c r="J7" s="8">
-        <v>4.8599999999999997E-2</v>
+        <v>5.1499999999999997E-2</v>
       </c>
       <c r="K7" s="8">
-        <v>5.0099999999999999E-2</v>
+        <v>5.3699999999999998E-2</v>
       </c>
       <c r="L7" s="8">
-        <v>5.16E-2</v>
+        <v>5.67E-2</v>
       </c>
       <c r="M7" s="8">
-        <v>5.16E-2</v>
+        <v>5.67E-2</v>
       </c>
       <c r="N7" s="8">
-        <v>5.3100000000000001E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="O7" s="8">
-        <v>5.4399999999999997E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="P7" s="8">
-        <v>5.57E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="Q7" s="8">
-        <v>5.6899999999999999E-2</v>
+        <v>5.8400000000000001E-2</v>
       </c>
       <c r="R7" s="8">
-        <v>5.8200000000000002E-2</v>
+        <v>5.8400000000000001E-2</v>
       </c>
       <c r="S7" s="8">
         <v>5.9799999999999999E-2</v>
       </c>
       <c r="T7" s="8">
         <v>6.1499999999999999E-2</v>
       </c>
       <c r="U7" s="8">
         <v>6.1899999999999997E-2</v>
       </c>
       <c r="V7" s="8">
         <v>6.2700000000000006E-2</v>
       </c>
       <c r="W7" s="8">
         <v>6.3100000000000003E-2</v>
       </c>
       <c r="X7" s="8">
         <v>6.3500000000000001E-2</v>
       </c>
       <c r="Y7" s="8">
         <v>6.4899999999999999E-2</v>
       </c>
       <c r="Z7" s="8">
         <v>6.7900000000000002E-2</v>
       </c>
@@ -1735,84 +1735,84 @@
       </c>
       <c r="BB7" s="8">
         <v>0.11</v>
       </c>
       <c r="BC7" s="8">
         <v>0.11</v>
       </c>
       <c r="BD7" s="8">
         <v>0.11</v>
       </c>
       <c r="BE7" s="8">
         <v>0.11</v>
       </c>
       <c r="BF7" s="9"/>
       <c r="BG7" s="9"/>
     </row>
     <row r="8" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A8" s="40"/>
       <c r="B8" s="24">
         <v>46</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="22"/>
       <c r="E8" s="22"/>
       <c r="F8" s="8">
-        <v>4.41E-2</v>
+        <v>4.6300000000000001E-2</v>
       </c>
       <c r="G8" s="8">
-        <v>4.5600000000000002E-2</v>
+        <v>4.7800000000000002E-2</v>
       </c>
       <c r="H8" s="8">
-        <v>4.7100000000000003E-2</v>
+        <v>0.05</v>
       </c>
       <c r="I8" s="8">
-        <v>4.8599999999999997E-2</v>
+        <v>5.1499999999999997E-2</v>
       </c>
       <c r="J8" s="8">
-        <v>5.0099999999999999E-2</v>
+        <v>5.3699999999999998E-2</v>
       </c>
       <c r="K8" s="8">
-        <v>5.16E-2</v>
+        <v>5.67E-2</v>
       </c>
       <c r="L8" s="8">
-        <v>5.16E-2</v>
+        <v>5.67E-2</v>
       </c>
       <c r="M8" s="8">
-        <v>5.3100000000000001E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="N8" s="8">
-        <v>5.4399999999999997E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="O8" s="8">
-        <v>5.57E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="P8" s="8">
-        <v>5.6899999999999999E-2</v>
+        <v>5.8400000000000001E-2</v>
       </c>
       <c r="Q8" s="8">
-        <v>5.8200000000000002E-2</v>
+        <v>5.8400000000000001E-2</v>
       </c>
       <c r="R8" s="8">
         <v>5.9799999999999999E-2</v>
       </c>
       <c r="S8" s="8">
         <v>6.1499999999999999E-2</v>
       </c>
       <c r="T8" s="8">
         <v>6.1899999999999997E-2</v>
       </c>
       <c r="U8" s="8">
         <v>6.2700000000000006E-2</v>
       </c>
       <c r="V8" s="8">
         <v>6.3100000000000003E-2</v>
       </c>
       <c r="W8" s="8">
         <v>6.3500000000000001E-2</v>
       </c>
       <c r="X8" s="8">
         <v>6.4899999999999999E-2</v>
       </c>
       <c r="Y8" s="8">
         <v>6.7900000000000002E-2</v>
       </c>
@@ -1899,84 +1899,84 @@
       </c>
       <c r="BA8" s="8">
         <v>0.11</v>
       </c>
       <c r="BB8" s="8">
         <v>0.11</v>
       </c>
       <c r="BC8" s="8">
         <v>0.11</v>
       </c>
       <c r="BD8" s="8">
         <v>0.11</v>
       </c>
       <c r="BE8" s="10"/>
       <c r="BF8" s="9"/>
       <c r="BG8" s="9"/>
     </row>
     <row r="9" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A9" s="40"/>
       <c r="B9" s="24">
         <v>47</v>
       </c>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="8">
-        <v>4.41E-2</v>
+        <v>4.6300000000000001E-2</v>
       </c>
       <c r="F9" s="8">
-        <v>4.5600000000000002E-2</v>
+        <v>4.7800000000000002E-2</v>
       </c>
       <c r="G9" s="8">
-        <v>4.7100000000000003E-2</v>
+        <v>0.05</v>
       </c>
       <c r="H9" s="8">
-        <v>4.8599999999999997E-2</v>
+        <v>5.1499999999999997E-2</v>
       </c>
       <c r="I9" s="8">
-        <v>5.0099999999999999E-2</v>
+        <v>5.3699999999999998E-2</v>
       </c>
       <c r="J9" s="8">
-        <v>5.16E-2</v>
+        <v>5.67E-2</v>
       </c>
       <c r="K9" s="8">
-        <v>5.16E-2</v>
+        <v>5.67E-2</v>
       </c>
       <c r="L9" s="8">
-        <v>5.3100000000000001E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="M9" s="8">
-        <v>5.4399999999999997E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="N9" s="8">
-        <v>5.57E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="O9" s="8">
-        <v>5.6899999999999999E-2</v>
+        <v>5.8400000000000001E-2</v>
       </c>
       <c r="P9" s="8">
-        <v>5.8200000000000002E-2</v>
+        <v>5.8400000000000001E-2</v>
       </c>
       <c r="Q9" s="8">
         <v>5.9799999999999999E-2</v>
       </c>
       <c r="R9" s="8">
         <v>6.1499999999999999E-2</v>
       </c>
       <c r="S9" s="8">
         <v>6.1899999999999997E-2</v>
       </c>
       <c r="T9" s="8">
         <v>6.2700000000000006E-2</v>
       </c>
       <c r="U9" s="8">
         <v>6.3100000000000003E-2</v>
       </c>
       <c r="V9" s="8">
         <v>6.3500000000000001E-2</v>
       </c>
       <c r="W9" s="8">
         <v>6.4899999999999999E-2</v>
       </c>
       <c r="X9" s="8">
         <v>6.7900000000000002E-2</v>
       </c>
@@ -2063,84 +2063,84 @@
       </c>
       <c r="AZ9" s="8">
         <v>0.11</v>
       </c>
       <c r="BA9" s="8">
         <v>0.11</v>
       </c>
       <c r="BB9" s="8">
         <v>0.11</v>
       </c>
       <c r="BC9" s="8">
         <v>0.11</v>
       </c>
       <c r="BD9" s="10"/>
       <c r="BE9" s="10"/>
       <c r="BF9" s="9"/>
       <c r="BG9" s="9"/>
     </row>
     <row r="10" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A10" s="40"/>
       <c r="B10" s="24">
         <v>48</v>
       </c>
       <c r="C10" s="22"/>
       <c r="D10" s="8">
-        <v>4.41E-2</v>
+        <v>4.6300000000000001E-2</v>
       </c>
       <c r="E10" s="8">
-        <v>4.5600000000000002E-2</v>
+        <v>4.7800000000000002E-2</v>
       </c>
       <c r="F10" s="8">
-        <v>4.7100000000000003E-2</v>
+        <v>0.05</v>
       </c>
       <c r="G10" s="8">
-        <v>4.8599999999999997E-2</v>
+        <v>5.1499999999999997E-2</v>
       </c>
       <c r="H10" s="8">
-        <v>5.0099999999999999E-2</v>
+        <v>5.3699999999999998E-2</v>
       </c>
       <c r="I10" s="8">
-        <v>5.16E-2</v>
+        <v>5.67E-2</v>
       </c>
       <c r="J10" s="8">
-        <v>5.16E-2</v>
+        <v>5.67E-2</v>
       </c>
       <c r="K10" s="8">
-        <v>5.3100000000000001E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="L10" s="8">
-        <v>5.4399999999999997E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="M10" s="8">
-        <v>5.57E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="N10" s="8">
-        <v>5.6899999999999999E-2</v>
+        <v>5.8400000000000001E-2</v>
       </c>
       <c r="O10" s="8">
-        <v>5.8200000000000002E-2</v>
+        <v>5.8400000000000001E-2</v>
       </c>
       <c r="P10" s="8">
         <v>5.9799999999999999E-2</v>
       </c>
       <c r="Q10" s="8">
         <v>6.1499999999999999E-2</v>
       </c>
       <c r="R10" s="8">
         <v>6.1899999999999997E-2</v>
       </c>
       <c r="S10" s="8">
         <v>6.2700000000000006E-2</v>
       </c>
       <c r="T10" s="8">
         <v>6.3100000000000003E-2</v>
       </c>
       <c r="U10" s="8">
         <v>6.3500000000000001E-2</v>
       </c>
       <c r="V10" s="8">
         <v>6.4899999999999999E-2</v>
       </c>
       <c r="W10" s="8">
         <v>6.7900000000000002E-2</v>
       </c>
@@ -2227,84 +2227,84 @@
       </c>
       <c r="AY10" s="8">
         <v>0.11</v>
       </c>
       <c r="AZ10" s="8">
         <v>0.11</v>
       </c>
       <c r="BA10" s="8">
         <v>0.11</v>
       </c>
       <c r="BB10" s="8">
         <v>0.11</v>
       </c>
       <c r="BC10" s="10"/>
       <c r="BD10" s="10"/>
       <c r="BE10" s="10"/>
       <c r="BF10" s="9"/>
       <c r="BG10" s="9"/>
     </row>
     <row r="11" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A11" s="40"/>
       <c r="B11" s="24">
         <v>49</v>
       </c>
       <c r="C11" s="8">
-        <v>4.41E-2</v>
+        <v>4.6300000000000001E-2</v>
       </c>
       <c r="D11" s="8">
-        <v>4.5600000000000002E-2</v>
+        <v>4.7800000000000002E-2</v>
       </c>
       <c r="E11" s="8">
-        <v>4.7100000000000003E-2</v>
+        <v>0.05</v>
       </c>
       <c r="F11" s="8">
-        <v>4.8599999999999997E-2</v>
+        <v>5.1499999999999997E-2</v>
       </c>
       <c r="G11" s="8">
-        <v>5.0099999999999999E-2</v>
+        <v>5.3699999999999998E-2</v>
       </c>
       <c r="H11" s="8">
-        <v>5.16E-2</v>
+        <v>5.67E-2</v>
       </c>
       <c r="I11" s="8">
-        <v>5.16E-2</v>
+        <v>5.67E-2</v>
       </c>
       <c r="J11" s="8">
-        <v>5.3100000000000001E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="K11" s="8">
-        <v>5.4399999999999997E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="L11" s="8">
-        <v>5.57E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="M11" s="8">
-        <v>5.6899999999999999E-2</v>
+        <v>5.8400000000000001E-2</v>
       </c>
       <c r="N11" s="8">
-        <v>5.8200000000000002E-2</v>
+        <v>5.8400000000000001E-2</v>
       </c>
       <c r="O11" s="8">
         <v>5.9799999999999999E-2</v>
       </c>
       <c r="P11" s="8">
         <v>6.1499999999999999E-2</v>
       </c>
       <c r="Q11" s="8">
         <v>6.1899999999999997E-2</v>
       </c>
       <c r="R11" s="8">
         <v>6.2700000000000006E-2</v>
       </c>
       <c r="S11" s="8">
         <v>6.3100000000000003E-2</v>
       </c>
       <c r="T11" s="8">
         <v>6.3500000000000001E-2</v>
       </c>
       <c r="U11" s="8">
         <v>6.4899999999999999E-2</v>
       </c>
       <c r="V11" s="8">
         <v>6.7900000000000002E-2</v>
       </c>
@@ -2392,81 +2392,81 @@
       <c r="AX11" s="8">
         <v>0.11</v>
       </c>
       <c r="AY11" s="8">
         <v>0.11</v>
       </c>
       <c r="AZ11" s="8">
         <v>0.11</v>
       </c>
       <c r="BA11" s="8">
         <v>0.11</v>
       </c>
       <c r="BB11" s="10"/>
       <c r="BC11" s="10"/>
       <c r="BD11" s="10"/>
       <c r="BE11" s="10"/>
       <c r="BF11" s="9"/>
       <c r="BG11" s="9"/>
     </row>
     <row r="12" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A12" s="40"/>
       <c r="B12" s="24">
         <v>50</v>
       </c>
       <c r="C12" s="8">
-        <v>4.5600000000000002E-2</v>
+        <v>4.7800000000000002E-2</v>
       </c>
       <c r="D12" s="8">
-        <v>4.7100000000000003E-2</v>
+        <v>0.05</v>
       </c>
       <c r="E12" s="8">
-        <v>4.8599999999999997E-2</v>
+        <v>5.1499999999999997E-2</v>
       </c>
       <c r="F12" s="8">
-        <v>5.0099999999999999E-2</v>
+        <v>5.3699999999999998E-2</v>
       </c>
       <c r="G12" s="8">
-        <v>5.16E-2</v>
+        <v>5.67E-2</v>
       </c>
       <c r="H12" s="8">
-        <v>5.16E-2</v>
+        <v>5.67E-2</v>
       </c>
       <c r="I12" s="8">
-        <v>5.3100000000000001E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="J12" s="8">
-        <v>5.4399999999999997E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="K12" s="8">
-        <v>5.57E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="L12" s="8">
-        <v>5.6899999999999999E-2</v>
+        <v>5.8400000000000001E-2</v>
       </c>
       <c r="M12" s="8">
-        <v>5.8200000000000002E-2</v>
+        <v>5.8400000000000001E-2</v>
       </c>
       <c r="N12" s="8">
         <v>5.9799999999999999E-2</v>
       </c>
       <c r="O12" s="8">
         <v>6.1499999999999999E-2</v>
       </c>
       <c r="P12" s="8">
         <v>6.1899999999999997E-2</v>
       </c>
       <c r="Q12" s="8">
         <v>6.2700000000000006E-2</v>
       </c>
       <c r="R12" s="8">
         <v>6.3100000000000003E-2</v>
       </c>
       <c r="S12" s="8">
         <v>6.3500000000000001E-2</v>
       </c>
       <c r="T12" s="8">
         <v>6.4899999999999999E-2</v>
       </c>
       <c r="U12" s="8">
         <v>6.7900000000000002E-2</v>
       </c>
@@ -2555,78 +2555,78 @@
         <v>0.11</v>
       </c>
       <c r="AX12" s="8">
         <v>0.11</v>
       </c>
       <c r="AY12" s="8">
         <v>0.11</v>
       </c>
       <c r="AZ12" s="8">
         <v>0.11</v>
       </c>
       <c r="BA12" s="10"/>
       <c r="BB12" s="10"/>
       <c r="BC12" s="10"/>
       <c r="BD12" s="10"/>
       <c r="BE12" s="10"/>
       <c r="BF12" s="9"/>
       <c r="BG12" s="9"/>
     </row>
     <row r="13" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A13" s="40"/>
       <c r="B13" s="24">
         <v>51</v>
       </c>
       <c r="C13" s="8">
-        <v>4.7100000000000003E-2</v>
+        <v>4.9300000000000004E-2</v>
       </c>
       <c r="D13" s="8">
-        <v>4.8599999999999997E-2</v>
+        <v>5.1499999999999997E-2</v>
       </c>
       <c r="E13" s="8">
-        <v>5.0099999999999999E-2</v>
+        <v>5.2999999999999999E-2</v>
       </c>
       <c r="F13" s="8">
-        <v>5.16E-2</v>
+        <v>5.5199999999999999E-2</v>
       </c>
       <c r="G13" s="8">
-        <v>5.16E-2</v>
+        <v>5.67E-2</v>
       </c>
       <c r="H13" s="8">
-        <v>5.3100000000000001E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="I13" s="8">
-        <v>5.4399999999999997E-2</v>
+        <v>5.9499999999999997E-2</v>
       </c>
       <c r="J13" s="8">
-        <v>5.57E-2</v>
+        <v>5.9499999999999997E-2</v>
       </c>
       <c r="K13" s="8">
-        <v>5.6899999999999999E-2</v>
+        <v>5.9499999999999997E-2</v>
       </c>
       <c r="L13" s="8">
-        <v>5.8200000000000002E-2</v>
+        <v>5.9700000000000003E-2</v>
       </c>
       <c r="M13" s="8">
         <v>5.9799999999999999E-2</v>
       </c>
       <c r="N13" s="8">
         <v>6.1499999999999999E-2</v>
       </c>
       <c r="O13" s="8">
         <v>6.1899999999999997E-2</v>
       </c>
       <c r="P13" s="8">
         <v>6.2700000000000006E-2</v>
       </c>
       <c r="Q13" s="8">
         <v>6.3100000000000003E-2</v>
       </c>
       <c r="R13" s="8">
         <v>6.3500000000000001E-2</v>
       </c>
       <c r="S13" s="8">
         <v>6.4899999999999999E-2</v>
       </c>
       <c r="T13" s="8">
         <v>6.7900000000000002E-2</v>
       </c>
@@ -2716,78 +2716,78 @@
       </c>
       <c r="AW13" s="8">
         <v>0.11</v>
       </c>
       <c r="AX13" s="8">
         <v>0.11</v>
       </c>
       <c r="AY13" s="8">
         <v>0.11</v>
       </c>
       <c r="AZ13" s="10"/>
       <c r="BA13" s="10"/>
       <c r="BB13" s="10"/>
       <c r="BC13" s="10"/>
       <c r="BD13" s="10"/>
       <c r="BE13" s="10"/>
       <c r="BF13" s="9"/>
       <c r="BG13" s="9"/>
     </row>
     <row r="14" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A14" s="40"/>
       <c r="B14" s="24">
         <v>52</v>
       </c>
       <c r="C14" s="8">
-        <v>4.8599999999999997E-2</v>
+        <v>5.0799999999999998E-2</v>
       </c>
       <c r="D14" s="8">
-        <v>5.0099999999999999E-2</v>
+        <v>5.2999999999999999E-2</v>
       </c>
       <c r="E14" s="8">
-        <v>5.16E-2</v>
+        <v>5.45E-2</v>
       </c>
       <c r="F14" s="8">
-        <v>5.16E-2</v>
+        <v>5.5199999999999999E-2</v>
       </c>
       <c r="G14" s="8">
-        <v>5.3100000000000001E-2</v>
+        <v>5.8200000000000002E-2</v>
       </c>
       <c r="H14" s="8">
-        <v>5.4399999999999997E-2</v>
+        <v>5.9499999999999997E-2</v>
       </c>
       <c r="I14" s="8">
-        <v>5.57E-2</v>
+        <v>6.08E-2</v>
       </c>
       <c r="J14" s="8">
-        <v>5.6899999999999999E-2</v>
+        <v>6.08E-2</v>
       </c>
       <c r="K14" s="8">
-        <v>5.8200000000000002E-2</v>
+        <v>6.08E-2</v>
       </c>
       <c r="L14" s="8">
-        <v>5.9799999999999999E-2</v>
+        <v>6.13E-2</v>
       </c>
       <c r="M14" s="8">
         <v>6.1499999999999999E-2</v>
       </c>
       <c r="N14" s="8">
         <v>6.1899999999999997E-2</v>
       </c>
       <c r="O14" s="8">
         <v>6.2700000000000006E-2</v>
       </c>
       <c r="P14" s="8">
         <v>6.3100000000000003E-2</v>
       </c>
       <c r="Q14" s="8">
         <v>6.3500000000000001E-2</v>
       </c>
       <c r="R14" s="8">
         <v>6.4899999999999999E-2</v>
       </c>
       <c r="S14" s="8">
         <v>6.7900000000000002E-2</v>
       </c>
       <c r="T14" s="8">
         <v>6.88E-2</v>
       </c>
@@ -2875,84 +2875,84 @@
       <c r="AV14" s="8">
         <v>0.11</v>
       </c>
       <c r="AW14" s="8">
         <v>0.11</v>
       </c>
       <c r="AX14" s="8">
         <v>0.11</v>
       </c>
       <c r="AY14" s="10"/>
       <c r="AZ14" s="10"/>
       <c r="BA14" s="10"/>
       <c r="BB14" s="10"/>
       <c r="BC14" s="10"/>
       <c r="BD14" s="10"/>
       <c r="BE14" s="10"/>
       <c r="BF14" s="9"/>
       <c r="BG14" s="9"/>
     </row>
     <row r="15" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A15" s="40"/>
       <c r="B15" s="24">
         <v>53</v>
       </c>
       <c r="C15" s="8">
-        <v>5.0099999999999999E-2</v>
+        <v>5.2299999999999999E-2</v>
       </c>
       <c r="D15" s="8">
-        <v>5.16E-2</v>
+        <v>5.45E-2</v>
       </c>
       <c r="E15" s="8">
-        <v>5.16E-2</v>
+        <v>5.45E-2</v>
       </c>
       <c r="F15" s="8">
-        <v>5.3100000000000001E-2</v>
+        <v>5.67E-2</v>
       </c>
       <c r="G15" s="8">
-        <v>5.4399999999999997E-2</v>
+        <v>5.9499999999999997E-2</v>
       </c>
       <c r="H15" s="8">
-        <v>5.57E-2</v>
+        <v>6.08E-2</v>
       </c>
       <c r="I15" s="8">
-        <v>5.6899999999999999E-2</v>
+        <v>6.2E-2</v>
       </c>
       <c r="J15" s="8">
-        <v>5.8200000000000002E-2</v>
+        <v>6.2E-2</v>
       </c>
       <c r="K15" s="8">
-        <v>5.9799999999999999E-2</v>
+        <v>6.2E-2</v>
       </c>
       <c r="L15" s="8">
-        <v>6.1499999999999999E-2</v>
+        <v>6.3E-2</v>
       </c>
       <c r="M15" s="8">
-        <v>6.1899999999999997E-2</v>
+        <v>6.3E-2</v>
       </c>
       <c r="N15" s="8">
-        <v>6.2700000000000006E-2</v>
+        <v>6.3E-2</v>
       </c>
       <c r="O15" s="8">
         <v>6.3100000000000003E-2</v>
       </c>
       <c r="P15" s="8">
         <v>6.3500000000000001E-2</v>
       </c>
       <c r="Q15" s="8">
         <v>6.4899999999999999E-2</v>
       </c>
       <c r="R15" s="8">
         <v>6.7900000000000002E-2</v>
       </c>
       <c r="S15" s="8">
         <v>6.88E-2</v>
       </c>
       <c r="T15" s="8">
         <v>7.1400000000000005E-2</v>
       </c>
       <c r="U15" s="8">
         <v>7.6200000000000004E-2</v>
       </c>
       <c r="V15" s="8">
         <v>7.7799999999999994E-2</v>
       </c>
@@ -3032,87 +3032,87 @@
         <v>0.11</v>
       </c>
       <c r="AV15" s="8">
         <v>0.11</v>
       </c>
       <c r="AW15" s="8">
         <v>0.11</v>
       </c>
       <c r="AX15" s="10"/>
       <c r="AY15" s="10"/>
       <c r="AZ15" s="10"/>
       <c r="BA15" s="10"/>
       <c r="BB15" s="10"/>
       <c r="BC15" s="10"/>
       <c r="BD15" s="10"/>
       <c r="BE15" s="10"/>
       <c r="BF15" s="9"/>
       <c r="BG15" s="9"/>
     </row>
     <row r="16" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A16" s="40"/>
       <c r="B16" s="24">
         <v>54</v>
       </c>
       <c r="C16" s="8">
-        <v>5.16E-2</v>
+        <v>5.3800000000000001E-2</v>
       </c>
       <c r="D16" s="8">
-        <v>5.16E-2</v>
+        <v>5.45E-2</v>
       </c>
       <c r="E16" s="8">
-        <v>5.3100000000000001E-2</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="F16" s="8">
-        <v>5.4399999999999997E-2</v>
+        <v>5.7999999999999996E-2</v>
       </c>
       <c r="G16" s="8">
-        <v>5.57E-2</v>
+        <v>6.08E-2</v>
       </c>
       <c r="H16" s="8">
-        <v>5.6899999999999999E-2</v>
+        <v>6.2E-2</v>
       </c>
       <c r="I16" s="8">
-        <v>5.8200000000000002E-2</v>
+        <v>6.3299999999999995E-2</v>
       </c>
       <c r="J16" s="8">
-        <v>5.9799999999999999E-2</v>
+        <v>6.3299999999999995E-2</v>
       </c>
       <c r="K16" s="8">
-        <v>6.1499999999999999E-2</v>
+        <v>6.3699999999999993E-2</v>
       </c>
       <c r="L16" s="8">
-        <v>6.1899999999999997E-2</v>
+        <v>6.3699999999999993E-2</v>
       </c>
       <c r="M16" s="8">
-        <v>6.2700000000000006E-2</v>
+        <v>6.3699999999999993E-2</v>
       </c>
       <c r="N16" s="8">
-        <v>6.3100000000000003E-2</v>
+        <v>6.3699999999999993E-2</v>
       </c>
       <c r="O16" s="8">
-        <v>6.3500000000000001E-2</v>
+        <v>6.3699999999999993E-2</v>
       </c>
       <c r="P16" s="8">
         <v>6.4899999999999999E-2</v>
       </c>
       <c r="Q16" s="8">
         <v>6.7900000000000002E-2</v>
       </c>
       <c r="R16" s="8">
         <v>6.88E-2</v>
       </c>
       <c r="S16" s="8">
         <v>7.1400000000000005E-2</v>
       </c>
       <c r="T16" s="8">
         <v>7.6200000000000004E-2</v>
       </c>
       <c r="U16" s="8">
         <v>7.7799999999999994E-2</v>
       </c>
       <c r="V16" s="8">
         <v>7.9399999999999998E-2</v>
       </c>
       <c r="W16" s="8">
         <v>8.1000000000000003E-2</v>
       </c>
@@ -3187,84 +3187,84 @@
       </c>
       <c r="AU16" s="8">
         <v>0.11</v>
       </c>
       <c r="AV16" s="8">
         <v>0.11</v>
       </c>
       <c r="AW16" s="10"/>
       <c r="AX16" s="10"/>
       <c r="AY16" s="10"/>
       <c r="AZ16" s="10"/>
       <c r="BA16" s="10"/>
       <c r="BB16" s="10"/>
       <c r="BC16" s="10"/>
       <c r="BD16" s="10"/>
       <c r="BE16" s="10"/>
       <c r="BF16" s="9"/>
       <c r="BG16" s="9"/>
     </row>
     <row r="17" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A17" s="40"/>
       <c r="B17" s="24">
         <v>55</v>
       </c>
       <c r="C17" s="11">
-        <v>5.16E-2</v>
+        <v>5.3800000000000001E-2</v>
       </c>
       <c r="D17" s="11">
-        <v>5.3100000000000001E-2</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="E17" s="11">
-        <v>5.4399999999999997E-2</v>
+        <v>5.7299999999999997E-2</v>
       </c>
       <c r="F17" s="11">
-        <v>5.57E-2</v>
+        <v>5.9299999999999999E-2</v>
       </c>
       <c r="G17" s="11">
-        <v>5.6899999999999999E-2</v>
+        <v>6.2E-2</v>
       </c>
       <c r="H17" s="11">
-        <v>5.8200000000000002E-2</v>
+        <v>6.3299999999999995E-2</v>
       </c>
       <c r="I17" s="11">
-        <v>5.9799999999999999E-2</v>
+        <v>6.4899999999999999E-2</v>
       </c>
       <c r="J17" s="11">
-        <v>6.1499999999999999E-2</v>
+        <v>6.4899999999999999E-2</v>
       </c>
       <c r="K17" s="11">
-        <v>6.1899999999999997E-2</v>
+        <v>6.4899999999999999E-2</v>
       </c>
       <c r="L17" s="11">
-        <v>6.2700000000000006E-2</v>
+        <v>6.4899999999999999E-2</v>
       </c>
       <c r="M17" s="11">
-        <v>6.3100000000000003E-2</v>
+        <v>6.4899999999999999E-2</v>
       </c>
       <c r="N17" s="11">
-        <v>6.3500000000000001E-2</v>
+        <v>6.4899999999999999E-2</v>
       </c>
       <c r="O17" s="11">
         <v>6.4899999999999999E-2</v>
       </c>
       <c r="P17" s="11">
         <v>6.7900000000000002E-2</v>
       </c>
       <c r="Q17" s="11">
         <v>6.88E-2</v>
       </c>
       <c r="R17" s="8">
         <v>7.1400000000000005E-2</v>
       </c>
       <c r="S17" s="8">
         <v>7.6200000000000004E-2</v>
       </c>
       <c r="T17" s="8">
         <v>7.7799999999999994E-2</v>
       </c>
       <c r="U17" s="8">
         <v>7.9399999999999998E-2</v>
       </c>
       <c r="V17" s="8">
         <v>8.1000000000000003E-2</v>
       </c>
@@ -3340,84 +3340,84 @@
       <c r="AT17" s="8">
         <v>0.11</v>
       </c>
       <c r="AU17" s="8">
         <v>0.11</v>
       </c>
       <c r="AV17" s="10"/>
       <c r="AW17" s="10"/>
       <c r="AX17" s="10"/>
       <c r="AY17" s="10"/>
       <c r="AZ17" s="10"/>
       <c r="BA17" s="10"/>
       <c r="BB17" s="10"/>
       <c r="BC17" s="10"/>
       <c r="BD17" s="10"/>
       <c r="BE17" s="10"/>
       <c r="BF17" s="9"/>
       <c r="BG17" s="9"/>
     </row>
     <row r="18" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A18" s="40"/>
       <c r="B18" s="24">
         <v>56</v>
       </c>
       <c r="C18" s="11">
-        <v>5.28E-2</v>
+        <v>5.5E-2</v>
       </c>
       <c r="D18" s="11">
-        <v>5.4300000000000001E-2</v>
+        <v>5.7200000000000001E-2</v>
       </c>
       <c r="E18" s="11">
-        <v>5.5599999999999997E-2</v>
+        <v>5.8499999999999996E-2</v>
       </c>
       <c r="F18" s="11">
-        <v>5.6899999999999999E-2</v>
+        <v>6.0499999999999998E-2</v>
       </c>
       <c r="G18" s="11">
-        <v>5.8099999999999999E-2</v>
+        <v>6.3200000000000006E-2</v>
       </c>
       <c r="H18" s="11">
-        <v>5.9400000000000001E-2</v>
+        <v>6.4500000000000002E-2</v>
       </c>
       <c r="I18" s="11">
-        <v>6.08E-2</v>
+        <v>6.59E-2</v>
       </c>
       <c r="J18" s="11">
-        <v>6.25E-2</v>
+        <v>6.59E-2</v>
       </c>
       <c r="K18" s="11">
-        <v>6.2899999999999998E-2</v>
+        <v>6.59E-2</v>
       </c>
       <c r="L18" s="11">
-        <v>6.3799999999999996E-2</v>
+        <v>6.59E-2</v>
       </c>
       <c r="M18" s="11">
-        <v>6.4199999999999993E-2</v>
+        <v>6.59E-2</v>
       </c>
       <c r="N18" s="11">
-        <v>6.4600000000000005E-2</v>
+        <v>6.59E-2</v>
       </c>
       <c r="O18" s="11">
         <v>6.6100000000000006E-2</v>
       </c>
       <c r="P18" s="11">
         <v>6.9599999999999995E-2</v>
       </c>
       <c r="Q18" s="11">
         <v>7.1400000000000005E-2</v>
       </c>
       <c r="R18" s="8">
         <v>7.6200000000000004E-2</v>
       </c>
       <c r="S18" s="8">
         <v>7.7799999999999994E-2</v>
       </c>
       <c r="T18" s="8">
         <v>7.9399999999999998E-2</v>
       </c>
       <c r="U18" s="8">
         <v>8.1000000000000003E-2</v>
       </c>
       <c r="V18" s="8">
         <v>8.2699999999999996E-2</v>
       </c>
@@ -3491,84 +3491,84 @@
         <v>0.11</v>
       </c>
       <c r="AT18" s="8">
         <v>0.11</v>
       </c>
       <c r="AU18" s="10"/>
       <c r="AV18" s="10"/>
       <c r="AW18" s="10"/>
       <c r="AX18" s="10"/>
       <c r="AY18" s="10"/>
       <c r="AZ18" s="10"/>
       <c r="BA18" s="10"/>
       <c r="BB18" s="10"/>
       <c r="BC18" s="10"/>
       <c r="BD18" s="10"/>
       <c r="BE18" s="10"/>
       <c r="BF18" s="9"/>
       <c r="BG18" s="9"/>
     </row>
     <row r="19" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A19" s="40"/>
       <c r="B19" s="24">
         <v>57</v>
       </c>
       <c r="C19" s="11">
-        <v>5.3999999999999999E-2</v>
+        <v>5.62E-2</v>
       </c>
       <c r="D19" s="11">
-        <v>5.5500000000000001E-2</v>
+        <v>5.8400000000000001E-2</v>
       </c>
       <c r="E19" s="11">
-        <v>5.6899999999999999E-2</v>
+        <v>5.9799999999999999E-2</v>
       </c>
       <c r="F19" s="11">
-        <v>5.8099999999999999E-2</v>
+        <v>6.1699999999999998E-2</v>
       </c>
       <c r="G19" s="11">
-        <v>5.9299999999999999E-2</v>
+        <v>6.4399999999999999E-2</v>
       </c>
       <c r="H19" s="11">
-        <v>6.0600000000000001E-2</v>
+        <v>6.5700000000000008E-2</v>
       </c>
       <c r="I19" s="11">
-        <v>6.1699999999999998E-2</v>
+        <v>6.6799999999999998E-2</v>
       </c>
       <c r="J19" s="11">
-        <v>6.3600000000000004E-2</v>
+        <v>6.6799999999999998E-2</v>
       </c>
       <c r="K19" s="11">
-        <v>6.3899999999999998E-2</v>
+        <v>6.6799999999999998E-2</v>
       </c>
       <c r="L19" s="11">
-        <v>6.4799999999999996E-2</v>
+        <v>6.6799999999999998E-2</v>
       </c>
       <c r="M19" s="11">
-        <v>6.5199999999999994E-2</v>
+        <v>6.6799999999999998E-2</v>
       </c>
       <c r="N19" s="11">
-        <v>6.5600000000000006E-2</v>
+        <v>6.6799999999999998E-2</v>
       </c>
       <c r="O19" s="11">
         <v>6.7500000000000004E-2</v>
       </c>
       <c r="P19" s="11">
         <v>7.1499999999999994E-2</v>
       </c>
       <c r="Q19" s="11">
         <v>7.6200000000000004E-2</v>
       </c>
       <c r="R19" s="8">
         <v>7.7799999999999994E-2</v>
       </c>
       <c r="S19" s="8">
         <v>7.9399999999999998E-2</v>
       </c>
       <c r="T19" s="8">
         <v>8.1000000000000003E-2</v>
       </c>
       <c r="U19" s="8">
         <v>8.2699999999999996E-2</v>
       </c>
       <c r="V19" s="8">
         <v>8.4599999999999995E-2</v>
       </c>
@@ -3640,84 +3640,84 @@
       </c>
       <c r="AS19" s="8">
         <v>0.11</v>
       </c>
       <c r="AT19" s="10"/>
       <c r="AU19" s="10"/>
       <c r="AV19" s="10"/>
       <c r="AW19" s="10"/>
       <c r="AX19" s="10"/>
       <c r="AY19" s="10"/>
       <c r="AZ19" s="10"/>
       <c r="BA19" s="10"/>
       <c r="BB19" s="10"/>
       <c r="BC19" s="10"/>
       <c r="BD19" s="10"/>
       <c r="BE19" s="10"/>
       <c r="BF19" s="9"/>
       <c r="BG19" s="9"/>
     </row>
     <row r="20" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A20" s="40"/>
       <c r="B20" s="24">
         <v>58</v>
       </c>
       <c r="C20" s="11">
-        <v>5.5300000000000002E-2</v>
+        <v>5.7500000000000002E-2</v>
       </c>
       <c r="D20" s="11">
-        <v>5.67E-2</v>
+        <v>5.96E-2</v>
       </c>
       <c r="E20" s="11">
-        <v>5.8099999999999999E-2</v>
+        <v>6.0999999999999999E-2</v>
       </c>
       <c r="F20" s="11">
-        <v>5.9400000000000001E-2</v>
+        <v>6.3E-2</v>
       </c>
       <c r="G20" s="11">
-        <v>6.0600000000000001E-2</v>
+        <v>6.5700000000000008E-2</v>
       </c>
       <c r="H20" s="11">
-        <v>6.1899999999999997E-2</v>
+        <v>6.7000000000000004E-2</v>
       </c>
       <c r="I20" s="11">
-        <v>6.3E-2</v>
+        <v>6.8099999999999994E-2</v>
       </c>
       <c r="J20" s="11">
-        <v>6.4699999999999994E-2</v>
+        <v>6.8099999999999994E-2</v>
       </c>
       <c r="K20" s="11">
-        <v>6.5100000000000005E-2</v>
+        <v>6.8099999999999994E-2</v>
       </c>
       <c r="L20" s="11">
-        <v>6.6000000000000003E-2</v>
+        <v>6.8099999999999994E-2</v>
       </c>
       <c r="M20" s="11">
-        <v>6.6400000000000001E-2</v>
+        <v>6.8099999999999994E-2</v>
       </c>
       <c r="N20" s="11">
-        <v>6.6799999999999998E-2</v>
+        <v>6.8099999999999994E-2</v>
       </c>
       <c r="O20" s="11">
         <v>6.8699999999999997E-2</v>
       </c>
       <c r="P20" s="11">
         <v>7.2800000000000004E-2</v>
       </c>
       <c r="Q20" s="11">
         <v>7.7799999999999994E-2</v>
       </c>
       <c r="R20" s="8">
         <v>7.9399999999999998E-2</v>
       </c>
       <c r="S20" s="8">
         <v>8.1000000000000003E-2</v>
       </c>
       <c r="T20" s="8">
         <v>8.2699999999999996E-2</v>
       </c>
       <c r="U20" s="8">
         <v>8.4599999999999995E-2</v>
       </c>
       <c r="V20" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
@@ -3787,84 +3787,84 @@
       <c r="AR20" s="8">
         <v>0.11</v>
       </c>
       <c r="AS20" s="10"/>
       <c r="AT20" s="10"/>
       <c r="AU20" s="10"/>
       <c r="AV20" s="10"/>
       <c r="AW20" s="10"/>
       <c r="AX20" s="10"/>
       <c r="AY20" s="10"/>
       <c r="AZ20" s="10"/>
       <c r="BA20" s="10"/>
       <c r="BB20" s="10"/>
       <c r="BC20" s="10"/>
       <c r="BD20" s="10"/>
       <c r="BE20" s="10"/>
       <c r="BF20" s="9"/>
       <c r="BG20" s="9"/>
     </row>
     <row r="21" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A21" s="40"/>
       <c r="B21" s="24">
         <v>59</v>
       </c>
       <c r="C21" s="11">
-        <v>5.6500000000000002E-2</v>
+        <v>5.8700000000000002E-2</v>
       </c>
       <c r="D21" s="11">
-        <v>5.8000000000000003E-2</v>
+        <v>6.0900000000000003E-2</v>
       </c>
       <c r="E21" s="11">
-        <v>5.9400000000000001E-2</v>
+        <v>6.2300000000000001E-2</v>
       </c>
       <c r="F21" s="11">
-        <v>6.08E-2</v>
+        <v>6.4399999999999999E-2</v>
       </c>
       <c r="G21" s="11">
-        <v>6.2E-2</v>
+        <v>6.7099999999999993E-2</v>
       </c>
       <c r="H21" s="11">
-        <v>6.3500000000000001E-2</v>
+        <v>6.8599999999999994E-2</v>
       </c>
       <c r="I21" s="11">
-        <v>6.4000000000000001E-2</v>
+        <v>6.9099999999999995E-2</v>
       </c>
       <c r="J21" s="11">
-        <v>6.59E-2</v>
+        <v>6.9099999999999995E-2</v>
       </c>
       <c r="K21" s="11">
-        <v>6.6299999999999998E-2</v>
+        <v>6.9099999999999995E-2</v>
       </c>
       <c r="L21" s="11">
-        <v>6.7199999999999996E-2</v>
+        <v>6.9099999999999995E-2</v>
       </c>
       <c r="M21" s="11">
-        <v>6.7599999999999993E-2</v>
+        <v>6.9099999999999995E-2</v>
       </c>
       <c r="N21" s="11">
-        <v>6.8000000000000005E-2</v>
+        <v>6.9099999999999995E-2</v>
       </c>
       <c r="O21" s="11">
         <v>6.9900000000000004E-2</v>
       </c>
       <c r="P21" s="11">
         <v>7.3999999999999996E-2</v>
       </c>
       <c r="Q21" s="11">
         <v>7.9399999999999998E-2</v>
       </c>
       <c r="R21" s="8">
         <v>8.1000000000000003E-2</v>
       </c>
       <c r="S21" s="8">
         <v>8.2699999999999996E-2</v>
       </c>
       <c r="T21" s="8">
         <v>8.4599999999999995E-2</v>
       </c>
       <c r="U21" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="V21" s="8">
         <v>9.01E-2</v>
       </c>
@@ -3932,84 +3932,84 @@
         <v>0.11</v>
       </c>
       <c r="AR21" s="10"/>
       <c r="AS21" s="10"/>
       <c r="AT21" s="10"/>
       <c r="AU21" s="10"/>
       <c r="AV21" s="10"/>
       <c r="AW21" s="10"/>
       <c r="AX21" s="10"/>
       <c r="AY21" s="10"/>
       <c r="AZ21" s="10"/>
       <c r="BA21" s="10"/>
       <c r="BB21" s="10"/>
       <c r="BC21" s="10"/>
       <c r="BD21" s="10"/>
       <c r="BE21" s="10"/>
       <c r="BF21" s="9"/>
       <c r="BG21" s="9"/>
     </row>
     <row r="22" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A22" s="40"/>
       <c r="B22" s="24">
         <v>60</v>
       </c>
       <c r="C22" s="11">
-        <v>5.7700000000000001E-2</v>
+        <v>5.9900000000000002E-2</v>
       </c>
       <c r="D22" s="11">
-        <v>5.9200000000000003E-2</v>
+        <v>6.2100000000000002E-2</v>
       </c>
       <c r="E22" s="11">
-        <v>6.1199999999999997E-2</v>
+        <v>6.409999999999999E-2</v>
       </c>
       <c r="F22" s="11">
-        <v>6.25E-2</v>
+        <v>6.6100000000000006E-2</v>
       </c>
       <c r="G22" s="11">
-        <v>6.4000000000000001E-2</v>
+        <v>6.9099999999999995E-2</v>
       </c>
       <c r="H22" s="11">
-        <v>6.4500000000000002E-2</v>
+        <v>6.9599999999999995E-2</v>
       </c>
       <c r="I22" s="11">
-        <v>6.5699999999999995E-2</v>
+        <v>7.0800000000000002E-2</v>
       </c>
       <c r="J22" s="11">
-        <v>6.7599999999999993E-2</v>
+        <v>7.0800000000000002E-2</v>
       </c>
       <c r="K22" s="11">
-        <v>6.7900000000000002E-2</v>
+        <v>7.0800000000000002E-2</v>
       </c>
       <c r="L22" s="11">
-        <v>6.8900000000000003E-2</v>
+        <v>7.0800000000000002E-2</v>
       </c>
       <c r="M22" s="11">
-        <v>6.93E-2</v>
+        <v>7.0800000000000002E-2</v>
       </c>
       <c r="N22" s="11">
-        <v>6.9599999999999995E-2</v>
+        <v>7.0800000000000002E-2</v>
       </c>
       <c r="O22" s="11">
         <v>7.0999999999999994E-2</v>
       </c>
       <c r="P22" s="11">
         <v>7.5200000000000003E-2</v>
       </c>
       <c r="Q22" s="11">
         <v>8.1000000000000003E-2</v>
       </c>
       <c r="R22" s="8">
         <v>8.2699999999999996E-2</v>
       </c>
       <c r="S22" s="8">
         <v>8.4599999999999995E-2</v>
       </c>
       <c r="T22" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="U22" s="8">
         <v>9.01E-2</v>
       </c>
       <c r="V22" s="8">
         <v>9.1200000000000003E-2</v>
       </c>
@@ -4077,84 +4077,84 @@
       <c r="AR22" s="10"/>
       <c r="AS22" s="10"/>
       <c r="AT22" s="10"/>
       <c r="AU22" s="10"/>
       <c r="AV22" s="10"/>
       <c r="AW22" s="10"/>
       <c r="AX22" s="10"/>
       <c r="AY22" s="10"/>
       <c r="AZ22" s="10"/>
       <c r="BA22" s="10"/>
       <c r="BB22" s="10"/>
       <c r="BC22" s="10"/>
       <c r="BD22" s="10"/>
       <c r="BE22" s="10"/>
       <c r="BF22" s="9"/>
       <c r="BG22" s="9"/>
     </row>
     <row r="23" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A23" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B23" s="24">
         <v>61</v>
       </c>
       <c r="C23" s="11">
-        <v>5.8900000000000001E-2</v>
+        <v>6.1100000000000002E-2</v>
       </c>
       <c r="D23" s="11">
-        <v>6.0400000000000002E-2</v>
+        <v>6.3299999999999995E-2</v>
       </c>
       <c r="E23" s="11">
-        <v>6.2399999999999997E-2</v>
+        <v>6.5299999999999997E-2</v>
       </c>
       <c r="F23" s="11">
-        <v>6.3899999999999998E-2</v>
+        <v>6.7500000000000004E-2</v>
       </c>
       <c r="G23" s="11">
-        <v>6.4600000000000005E-2</v>
+        <v>6.9700000000000012E-2</v>
       </c>
       <c r="H23" s="11">
-        <v>6.5299999999999997E-2</v>
+        <v>7.039999999999999E-2</v>
       </c>
       <c r="I23" s="11">
-        <v>6.6799999999999998E-2</v>
+        <v>7.1899999999999992E-2</v>
       </c>
       <c r="J23" s="11">
-        <v>6.88E-2</v>
+        <v>7.1899999999999992E-2</v>
       </c>
       <c r="K23" s="11">
-        <v>6.9099999999999995E-2</v>
+        <v>7.1899999999999992E-2</v>
       </c>
       <c r="L23" s="11">
-        <v>7.0000000000000007E-2</v>
+        <v>7.1899999999999992E-2</v>
       </c>
       <c r="M23" s="11">
-        <v>7.0400000000000004E-2</v>
+        <v>7.1899999999999992E-2</v>
       </c>
       <c r="N23" s="11">
-        <v>7.0800000000000002E-2</v>
+        <v>7.1899999999999992E-2</v>
       </c>
       <c r="O23" s="11">
         <v>7.22E-2</v>
       </c>
       <c r="P23" s="11">
         <v>7.6499999999999999E-2</v>
       </c>
       <c r="Q23" s="11">
         <v>8.2699999999999996E-2</v>
       </c>
       <c r="R23" s="8">
         <v>8.4599999999999995E-2</v>
       </c>
       <c r="S23" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="T23" s="8">
         <v>9.01E-2</v>
       </c>
       <c r="U23" s="8">
         <v>9.1200000000000003E-2</v>
       </c>
       <c r="V23" s="8">
         <v>9.3399999999999997E-2</v>
       </c>
@@ -4218,84 +4218,84 @@
       <c r="AP23" s="10"/>
       <c r="AQ23" s="10"/>
       <c r="AR23" s="10"/>
       <c r="AS23" s="10"/>
       <c r="AT23" s="10"/>
       <c r="AU23" s="10"/>
       <c r="AV23" s="10"/>
       <c r="AW23" s="10"/>
       <c r="AX23" s="10"/>
       <c r="AY23" s="10"/>
       <c r="AZ23" s="10"/>
       <c r="BA23" s="10"/>
       <c r="BB23" s="10"/>
       <c r="BC23" s="10"/>
       <c r="BD23" s="10"/>
       <c r="BE23" s="10"/>
       <c r="BF23" s="9"/>
       <c r="BG23" s="9"/>
     </row>
     <row r="24" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A24" s="40"/>
       <c r="B24" s="24">
         <v>62</v>
       </c>
       <c r="C24" s="11">
-        <v>6.0100000000000001E-2</v>
+        <v>6.2300000000000001E-2</v>
       </c>
       <c r="D24" s="11">
-        <v>6.1699999999999998E-2</v>
+        <v>6.4599999999999991E-2</v>
       </c>
       <c r="E24" s="11">
-        <v>6.3700000000000007E-2</v>
+        <v>6.6600000000000006E-2</v>
       </c>
       <c r="F24" s="11">
-        <v>6.4600000000000005E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="G24" s="11">
-        <v>6.54E-2</v>
+        <v>7.0500000000000007E-2</v>
       </c>
       <c r="H24" s="11">
-        <v>6.6199999999999995E-2</v>
+        <v>7.1300000000000002E-2</v>
       </c>
       <c r="I24" s="11">
-        <v>6.8000000000000005E-2</v>
+        <v>7.3099999999999998E-2</v>
       </c>
       <c r="J24" s="11">
-        <v>6.9900000000000004E-2</v>
+        <v>7.3099999999999998E-2</v>
       </c>
       <c r="K24" s="11">
-        <v>7.0300000000000001E-2</v>
+        <v>7.3099999999999998E-2</v>
       </c>
       <c r="L24" s="11">
-        <v>7.1199999999999999E-2</v>
+        <v>7.3099999999999998E-2</v>
       </c>
       <c r="M24" s="11">
-        <v>7.1599999999999997E-2</v>
+        <v>7.3099999999999998E-2</v>
       </c>
       <c r="N24" s="11">
-        <v>7.1999999999999995E-2</v>
+        <v>7.3099999999999998E-2</v>
       </c>
       <c r="O24" s="11">
         <v>7.3400000000000007E-2</v>
       </c>
       <c r="P24" s="11">
         <v>7.7799999999999994E-2</v>
       </c>
       <c r="Q24" s="11">
         <v>8.4599999999999995E-2</v>
       </c>
       <c r="R24" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="S24" s="8">
         <v>9.01E-2</v>
       </c>
       <c r="T24" s="8">
         <v>9.1200000000000003E-2</v>
       </c>
       <c r="U24" s="8">
         <v>9.3399999999999997E-2</v>
       </c>
       <c r="V24" s="8">
         <v>9.6000000000000002E-2</v>
       </c>
@@ -4357,84 +4357,84 @@
       <c r="AP24" s="10"/>
       <c r="AQ24" s="10"/>
       <c r="AR24" s="10"/>
       <c r="AS24" s="10"/>
       <c r="AT24" s="10"/>
       <c r="AU24" s="10"/>
       <c r="AV24" s="10"/>
       <c r="AW24" s="10"/>
       <c r="AX24" s="10"/>
       <c r="AY24" s="10"/>
       <c r="AZ24" s="10"/>
       <c r="BA24" s="10"/>
       <c r="BB24" s="10"/>
       <c r="BC24" s="10"/>
       <c r="BD24" s="10"/>
       <c r="BE24" s="10"/>
       <c r="BF24" s="9"/>
       <c r="BG24" s="9"/>
     </row>
     <row r="25" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A25" s="40"/>
       <c r="B25" s="24">
         <v>63</v>
       </c>
       <c r="C25" s="11">
-        <v>6.1400000000000003E-2</v>
+        <v>6.3600000000000004E-2</v>
       </c>
       <c r="D25" s="11">
-        <v>6.2899999999999998E-2</v>
+        <v>6.5799999999999997E-2</v>
       </c>
       <c r="E25" s="11">
-        <v>6.4500000000000002E-2</v>
+        <v>6.7400000000000002E-2</v>
       </c>
       <c r="F25" s="11">
-        <v>6.5500000000000003E-2</v>
+        <v>6.9100000000000009E-2</v>
       </c>
       <c r="G25" s="11">
-        <v>6.6299999999999998E-2</v>
+        <v>7.1399999999999991E-2</v>
       </c>
       <c r="H25" s="11">
-        <v>6.7199999999999996E-2</v>
+        <v>7.2300000000000003E-2</v>
       </c>
       <c r="I25" s="11">
-        <v>6.88E-2</v>
+        <v>7.3899999999999993E-2</v>
       </c>
       <c r="J25" s="11">
-        <v>7.0900000000000005E-2</v>
+        <v>7.3899999999999993E-2</v>
       </c>
       <c r="K25" s="11">
-        <v>7.1199999999999999E-2</v>
+        <v>7.3899999999999993E-2</v>
       </c>
       <c r="L25" s="11">
-        <v>7.22E-2</v>
+        <v>7.3899999999999993E-2</v>
       </c>
       <c r="M25" s="11">
-        <v>7.2599999999999998E-2</v>
+        <v>7.3899999999999993E-2</v>
       </c>
       <c r="N25" s="11">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3899999999999993E-2</v>
       </c>
       <c r="O25" s="11">
         <v>7.4899999999999994E-2</v>
       </c>
       <c r="P25" s="11">
         <v>7.9500000000000001E-2</v>
       </c>
       <c r="Q25" s="11">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="R25" s="8">
         <v>9.01E-2</v>
       </c>
       <c r="S25" s="8">
         <v>9.1200000000000003E-2</v>
       </c>
       <c r="T25" s="8">
         <v>9.3399999999999997E-2</v>
       </c>
       <c r="U25" s="8">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="V25" s="8">
         <v>9.9500000000000005E-2</v>
       </c>
@@ -4494,84 +4494,84 @@
       <c r="AP25" s="10"/>
       <c r="AQ25" s="10"/>
       <c r="AR25" s="10"/>
       <c r="AS25" s="10"/>
       <c r="AT25" s="10"/>
       <c r="AU25" s="10"/>
       <c r="AV25" s="10"/>
       <c r="AW25" s="10"/>
       <c r="AX25" s="10"/>
       <c r="AY25" s="10"/>
       <c r="AZ25" s="10"/>
       <c r="BA25" s="10"/>
       <c r="BB25" s="10"/>
       <c r="BC25" s="10"/>
       <c r="BD25" s="10"/>
       <c r="BE25" s="10"/>
       <c r="BF25" s="9"/>
       <c r="BG25" s="9"/>
     </row>
     <row r="26" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A26" s="40"/>
       <c r="B26" s="24">
         <v>64</v>
       </c>
       <c r="C26" s="11">
-        <v>6.2600000000000003E-2</v>
+        <v>6.4799999999999996E-2</v>
       </c>
       <c r="D26" s="11">
-        <v>6.3700000000000007E-2</v>
+        <v>6.6600000000000006E-2</v>
       </c>
       <c r="E26" s="11">
-        <v>6.5299999999999997E-2</v>
+        <v>6.8199999999999997E-2</v>
       </c>
       <c r="F26" s="11">
-        <v>6.6600000000000006E-2</v>
+        <v>7.0200000000000012E-2</v>
       </c>
       <c r="G26" s="11">
-        <v>6.7400000000000002E-2</v>
+        <v>7.2500000000000009E-2</v>
       </c>
       <c r="H26" s="11">
-        <v>6.83E-2</v>
+        <v>7.3399999999999993E-2</v>
       </c>
       <c r="I26" s="11">
-        <v>7.0199999999999999E-2</v>
+        <v>7.5300000000000006E-2</v>
       </c>
       <c r="J26" s="11">
-        <v>7.2300000000000003E-2</v>
+        <v>7.5300000000000006E-2</v>
       </c>
       <c r="K26" s="11">
-        <v>7.2599999999999998E-2</v>
+        <v>7.5300000000000006E-2</v>
       </c>
       <c r="L26" s="11">
-        <v>7.3700000000000002E-2</v>
+        <v>7.5300000000000006E-2</v>
       </c>
       <c r="M26" s="11">
-        <v>7.4099999999999999E-2</v>
+        <v>7.5300000000000006E-2</v>
       </c>
       <c r="N26" s="11">
-        <v>7.4399999999999994E-2</v>
+        <v>7.5300000000000006E-2</v>
       </c>
       <c r="O26" s="11">
         <v>7.7700000000000005E-2</v>
       </c>
       <c r="P26" s="11">
         <v>8.2299999999999998E-2</v>
       </c>
       <c r="Q26" s="11">
         <v>9.01E-2</v>
       </c>
       <c r="R26" s="8">
         <v>9.1200000000000003E-2</v>
       </c>
       <c r="S26" s="8">
         <v>9.3399999999999997E-2</v>
       </c>
       <c r="T26" s="8">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="U26" s="8">
         <v>9.9500000000000005E-2</v>
       </c>
       <c r="V26" s="8">
         <v>0.10340000000000001</v>
       </c>
@@ -4629,84 +4629,84 @@
       <c r="AP26" s="10"/>
       <c r="AQ26" s="10"/>
       <c r="AR26" s="10"/>
       <c r="AS26" s="10"/>
       <c r="AT26" s="10"/>
       <c r="AU26" s="10"/>
       <c r="AV26" s="10"/>
       <c r="AW26" s="10"/>
       <c r="AX26" s="10"/>
       <c r="AY26" s="10"/>
       <c r="AZ26" s="10"/>
       <c r="BA26" s="10"/>
       <c r="BB26" s="10"/>
       <c r="BC26" s="10"/>
       <c r="BD26" s="10"/>
       <c r="BE26" s="10"/>
       <c r="BF26" s="9"/>
       <c r="BG26" s="9"/>
     </row>
     <row r="27" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A27" s="40"/>
       <c r="B27" s="24">
         <v>65</v>
       </c>
       <c r="C27" s="11">
-        <v>6.3399999999999998E-2</v>
+        <v>6.5599999999999992E-2</v>
       </c>
       <c r="D27" s="11">
-        <v>6.4600000000000005E-2</v>
+        <v>6.7500000000000004E-2</v>
       </c>
       <c r="E27" s="11">
-        <v>6.6199999999999995E-2</v>
+        <v>6.9099999999999995E-2</v>
       </c>
       <c r="F27" s="11">
-        <v>6.7400000000000002E-2</v>
+        <v>7.1000000000000008E-2</v>
       </c>
       <c r="G27" s="11">
-        <v>6.8500000000000005E-2</v>
+        <v>7.3599999999999999E-2</v>
       </c>
       <c r="H27" s="11">
-        <v>6.93E-2</v>
+        <v>7.4399999999999994E-2</v>
       </c>
       <c r="I27" s="11">
-        <v>7.1499999999999994E-2</v>
+        <v>7.6600000000000001E-2</v>
       </c>
       <c r="J27" s="11">
-        <v>7.3200000000000001E-2</v>
+        <v>7.6600000000000001E-2</v>
       </c>
       <c r="K27" s="11">
-        <v>7.3899999999999993E-2</v>
+        <v>7.6600000000000001E-2</v>
       </c>
       <c r="L27" s="11">
-        <v>7.4999999999999997E-2</v>
+        <v>7.6600000000000001E-2</v>
       </c>
       <c r="M27" s="11">
-        <v>7.5399999999999995E-2</v>
+        <v>7.6600000000000001E-2</v>
       </c>
       <c r="N27" s="11">
-        <v>7.5800000000000006E-2</v>
+        <v>7.6600000000000001E-2</v>
       </c>
       <c r="O27" s="11">
         <v>7.8E-2</v>
       </c>
       <c r="P27" s="11">
         <v>8.2799999999999999E-2</v>
       </c>
       <c r="Q27" s="11">
         <v>9.1200000000000003E-2</v>
       </c>
       <c r="R27" s="8">
         <v>9.3399999999999997E-2</v>
       </c>
       <c r="S27" s="8">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="T27" s="8">
         <v>9.9500000000000005E-2</v>
       </c>
       <c r="U27" s="8">
         <v>0.10340000000000001</v>
       </c>
       <c r="V27" s="8">
         <v>0.1072</v>
       </c>
@@ -4762,84 +4762,84 @@
       <c r="AP27" s="10"/>
       <c r="AQ27" s="10"/>
       <c r="AR27" s="10"/>
       <c r="AS27" s="10"/>
       <c r="AT27" s="10"/>
       <c r="AU27" s="10"/>
       <c r="AV27" s="10"/>
       <c r="AW27" s="10"/>
       <c r="AX27" s="10"/>
       <c r="AY27" s="10"/>
       <c r="AZ27" s="10"/>
       <c r="BA27" s="10"/>
       <c r="BB27" s="10"/>
       <c r="BC27" s="10"/>
       <c r="BD27" s="10"/>
       <c r="BE27" s="10"/>
       <c r="BF27" s="9"/>
       <c r="BG27" s="9"/>
     </row>
     <row r="28" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A28" s="40"/>
       <c r="B28" s="24">
         <v>66</v>
       </c>
       <c r="C28" s="11">
-        <v>6.4299999999999996E-2</v>
+        <v>6.649999999999999E-2</v>
       </c>
       <c r="D28" s="11">
-        <v>6.54E-2</v>
+        <v>6.83E-2</v>
       </c>
       <c r="E28" s="11">
-        <v>6.7000000000000004E-2</v>
+        <v>6.9900000000000004E-2</v>
       </c>
       <c r="F28" s="11">
-        <v>6.8400000000000002E-2</v>
+        <v>7.2000000000000008E-2</v>
       </c>
       <c r="G28" s="11">
-        <v>6.9000000000000006E-2</v>
+        <v>7.4099999999999999E-2</v>
       </c>
       <c r="H28" s="11">
-        <v>7.0400000000000004E-2</v>
+        <v>7.5500000000000012E-2</v>
       </c>
       <c r="I28" s="11">
-        <v>7.2800000000000004E-2</v>
+        <v>7.7899999999999997E-2</v>
       </c>
       <c r="J28" s="11">
-        <v>7.46E-2</v>
+        <v>7.7899999999999997E-2</v>
       </c>
       <c r="K28" s="11">
-        <v>7.5399999999999995E-2</v>
+        <v>7.7899999999999997E-2</v>
       </c>
       <c r="L28" s="11">
-        <v>7.5399999999999995E-2</v>
+        <v>7.7899999999999997E-2</v>
       </c>
       <c r="M28" s="11">
-        <v>7.5800000000000006E-2</v>
+        <v>7.7899999999999997E-2</v>
       </c>
       <c r="N28" s="11">
-        <v>7.6200000000000004E-2</v>
+        <v>7.7899999999999997E-2</v>
       </c>
       <c r="O28" s="11">
         <v>7.9600000000000004E-2</v>
       </c>
       <c r="P28" s="11">
         <v>8.4400000000000003E-2</v>
       </c>
       <c r="Q28" s="11">
         <v>9.3399999999999997E-2</v>
       </c>
       <c r="R28" s="8">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="S28" s="8">
         <v>9.9500000000000005E-2</v>
       </c>
       <c r="T28" s="8">
         <v>0.10340000000000001</v>
       </c>
       <c r="U28" s="8">
         <v>0.1072</v>
       </c>
       <c r="V28" s="8">
         <v>0.1104</v>
       </c>
@@ -4893,84 +4893,84 @@
       <c r="AP28" s="10"/>
       <c r="AQ28" s="10"/>
       <c r="AR28" s="10"/>
       <c r="AS28" s="10"/>
       <c r="AT28" s="10"/>
       <c r="AU28" s="10"/>
       <c r="AV28" s="10"/>
       <c r="AW28" s="10"/>
       <c r="AX28" s="10"/>
       <c r="AY28" s="10"/>
       <c r="AZ28" s="10"/>
       <c r="BA28" s="10"/>
       <c r="BB28" s="10"/>
       <c r="BC28" s="10"/>
       <c r="BD28" s="10"/>
       <c r="BE28" s="10"/>
       <c r="BF28" s="9"/>
       <c r="BG28" s="9"/>
     </row>
     <row r="29" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A29" s="40"/>
       <c r="B29" s="24">
         <v>67</v>
       </c>
       <c r="C29" s="11">
-        <v>6.54E-2</v>
+        <v>6.7599999999999993E-2</v>
       </c>
       <c r="D29" s="11">
-        <v>6.6199999999999995E-2</v>
+        <v>6.9099999999999995E-2</v>
       </c>
       <c r="E29" s="11">
-        <v>6.7799999999999999E-2</v>
+        <v>7.0699999999999999E-2</v>
       </c>
       <c r="F29" s="11">
-        <v>6.9099999999999995E-2</v>
+        <v>7.2700000000000001E-2</v>
       </c>
       <c r="G29" s="11">
-        <v>6.9900000000000004E-2</v>
+        <v>7.5000000000000011E-2</v>
       </c>
       <c r="H29" s="11">
-        <v>7.1300000000000002E-2</v>
+        <v>7.6399999999999996E-2</v>
       </c>
       <c r="I29" s="11">
-        <v>7.4200000000000002E-2</v>
+        <v>7.9300000000000009E-2</v>
       </c>
       <c r="J29" s="11">
-        <v>7.5999999999999998E-2</v>
+        <v>7.9300000000000009E-2</v>
       </c>
       <c r="K29" s="11">
-        <v>7.6799999999999993E-2</v>
+        <v>7.9300000000000009E-2</v>
       </c>
       <c r="L29" s="11">
-        <v>7.6799999999999993E-2</v>
+        <v>7.9300000000000009E-2</v>
       </c>
       <c r="M29" s="11">
-        <v>7.7200000000000005E-2</v>
+        <v>7.9300000000000009E-2</v>
       </c>
       <c r="N29" s="11">
-        <v>7.7600000000000002E-2</v>
+        <v>7.9300000000000009E-2</v>
       </c>
       <c r="O29" s="11">
         <v>8.1100000000000005E-2</v>
       </c>
       <c r="P29" s="11">
         <v>8.6099999999999996E-2</v>
       </c>
       <c r="Q29" s="11">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="R29" s="8">
         <v>9.9500000000000005E-2</v>
       </c>
       <c r="S29" s="8">
         <v>0.10340000000000001</v>
       </c>
       <c r="T29" s="8">
         <v>0.1072</v>
       </c>
       <c r="U29" s="8">
         <v>0.1104</v>
       </c>
       <c r="V29" s="8">
         <v>0.114</v>
       </c>
@@ -5020,108 +5020,108 @@
       <c r="AN29" s="23"/>
       <c r="AO29" s="23"/>
       <c r="AP29" s="23"/>
       <c r="AQ29" s="23"/>
       <c r="AR29" s="23"/>
       <c r="AS29" s="23"/>
       <c r="AT29" s="23"/>
       <c r="AU29" s="23"/>
       <c r="AV29" s="23"/>
       <c r="AW29" s="23"/>
       <c r="AX29" s="23"/>
       <c r="AY29" s="23"/>
       <c r="AZ29" s="23"/>
       <c r="BA29" s="23"/>
       <c r="BB29" s="23"/>
       <c r="BC29" s="23"/>
       <c r="BD29" s="23"/>
       <c r="BE29" s="23"/>
     </row>
     <row r="30" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A30" s="40"/>
       <c r="B30" s="24">
         <v>68</v>
       </c>
       <c r="C30" s="11">
-        <v>6.6100000000000006E-2</v>
+        <v>6.83E-2</v>
       </c>
       <c r="D30" s="11">
-        <v>6.7000000000000004E-2</v>
+        <v>6.9900000000000004E-2</v>
       </c>
       <c r="E30" s="11">
-        <v>6.8699999999999997E-2</v>
+        <v>7.1599999999999997E-2</v>
       </c>
       <c r="F30" s="11">
-        <v>6.9900000000000004E-2</v>
+        <v>7.350000000000001E-2</v>
       </c>
       <c r="G30" s="11">
-        <v>7.0699999999999999E-2</v>
+        <v>7.5800000000000006E-2</v>
       </c>
       <c r="H30" s="11">
-        <v>7.2700000000000001E-2</v>
+        <v>7.7800000000000008E-2</v>
       </c>
       <c r="I30" s="11">
-        <v>7.5499999999999998E-2</v>
+        <v>8.0600000000000005E-2</v>
       </c>
       <c r="J30" s="11">
-        <v>7.7299999999999994E-2</v>
+        <v>8.0600000000000005E-2</v>
       </c>
       <c r="K30" s="11">
-        <v>7.8600000000000003E-2</v>
+        <v>8.0799999999999997E-2</v>
       </c>
       <c r="L30" s="11">
-        <v>7.8899999999999998E-2</v>
+        <v>8.0799999999999997E-2</v>
       </c>
       <c r="M30" s="11">
-        <v>7.9299999999999995E-2</v>
+        <v>8.0799999999999997E-2</v>
       </c>
       <c r="N30" s="11">
-        <v>7.9699999999999993E-2</v>
+        <v>8.0799999999999997E-2</v>
       </c>
       <c r="O30" s="11">
         <v>8.3400000000000002E-2</v>
       </c>
       <c r="P30" s="11">
         <v>8.8700000000000001E-2</v>
       </c>
       <c r="Q30" s="11">
         <v>9.9500000000000005E-2</v>
       </c>
       <c r="R30" s="8">
         <v>0.10340000000000001</v>
       </c>
       <c r="S30" s="8">
         <v>0.1072</v>
       </c>
       <c r="T30" s="8">
         <v>0.1104</v>
       </c>
       <c r="U30" s="8">
         <v>0.114</v>
       </c>
       <c r="V30" s="8">
-        <v>0.1132</v>
+        <v>0.114</v>
       </c>
       <c r="W30" s="8">
         <v>0.1125</v>
       </c>
       <c r="X30" s="8">
         <v>0.11219999999999999</v>
       </c>
       <c r="Y30" s="8">
         <v>0.111</v>
       </c>
       <c r="Z30" s="8">
         <v>0.1099</v>
       </c>
       <c r="AA30" s="8">
         <v>0.1094</v>
       </c>
       <c r="AB30" s="8">
         <v>0.10970000000000001</v>
       </c>
       <c r="AC30" s="8">
         <v>0.11</v>
       </c>
       <c r="AD30" s="8">
         <v>0.11</v>
       </c>
@@ -5145,108 +5145,108 @@
       <c r="AN30" s="23"/>
       <c r="AO30" s="23"/>
       <c r="AP30" s="23"/>
       <c r="AQ30" s="23"/>
       <c r="AR30" s="23"/>
       <c r="AS30" s="23"/>
       <c r="AT30" s="23"/>
       <c r="AU30" s="23"/>
       <c r="AV30" s="23"/>
       <c r="AW30" s="23"/>
       <c r="AX30" s="23"/>
       <c r="AY30" s="23"/>
       <c r="AZ30" s="23"/>
       <c r="BA30" s="23"/>
       <c r="BB30" s="23"/>
       <c r="BC30" s="23"/>
       <c r="BD30" s="23"/>
       <c r="BE30" s="23"/>
     </row>
     <row r="31" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A31" s="40"/>
       <c r="B31" s="24">
         <v>69</v>
       </c>
       <c r="C31" s="11">
-        <v>6.6900000000000001E-2</v>
+        <v>6.9099999999999995E-2</v>
       </c>
       <c r="D31" s="11">
-        <v>6.7799999999999999E-2</v>
+        <v>7.0699999999999999E-2</v>
       </c>
       <c r="E31" s="11">
-        <v>6.9500000000000006E-2</v>
+        <v>7.2400000000000006E-2</v>
       </c>
       <c r="F31" s="11">
-        <v>7.0699999999999999E-2</v>
+        <v>7.4300000000000005E-2</v>
       </c>
       <c r="G31" s="11">
-        <v>7.1499999999999994E-2</v>
+        <v>7.6600000000000001E-2</v>
       </c>
       <c r="H31" s="11">
-        <v>7.4200000000000002E-2</v>
+        <v>7.9300000000000009E-2</v>
       </c>
       <c r="I31" s="11">
-        <v>7.6399999999999996E-2</v>
+        <v>8.1499999999999989E-2</v>
       </c>
       <c r="J31" s="11">
-        <v>7.8200000000000006E-2</v>
+        <v>8.1499999999999989E-2</v>
       </c>
       <c r="K31" s="11">
-        <v>0.08</v>
+        <v>8.2199999999999995E-2</v>
       </c>
       <c r="L31" s="11">
-        <v>8.1000000000000003E-2</v>
+        <v>8.2500000000000004E-2</v>
       </c>
       <c r="M31" s="11">
-        <v>8.14E-2</v>
+        <v>8.2500000000000004E-2</v>
       </c>
       <c r="N31" s="11">
-        <v>8.1799999999999998E-2</v>
+        <v>8.2500000000000004E-2</v>
       </c>
       <c r="O31" s="11">
         <v>8.5699999999999998E-2</v>
       </c>
       <c r="P31" s="11">
         <v>9.1399999999999995E-2</v>
       </c>
       <c r="Q31" s="11">
         <v>0.10340000000000001</v>
       </c>
       <c r="R31" s="8">
         <v>0.1072</v>
       </c>
       <c r="S31" s="8">
         <v>0.1104</v>
       </c>
       <c r="T31" s="8">
         <v>0.114</v>
       </c>
       <c r="U31" s="8">
-        <v>0.1132</v>
+        <v>0.114</v>
       </c>
       <c r="V31" s="8">
-        <v>0.1125</v>
+        <v>0.114</v>
       </c>
       <c r="W31" s="8">
         <v>0.11219999999999999</v>
       </c>
       <c r="X31" s="8">
         <v>0.111</v>
       </c>
       <c r="Y31" s="8">
         <v>0.1099</v>
       </c>
       <c r="Z31" s="8">
         <v>0.1094</v>
       </c>
       <c r="AA31" s="8">
         <v>0.10970000000000001</v>
       </c>
       <c r="AB31" s="8">
         <v>0.11</v>
       </c>
       <c r="AC31" s="8">
         <v>0.11</v>
       </c>
       <c r="AD31" s="8">
         <v>0.11</v>
       </c>
@@ -5268,108 +5268,108 @@
       <c r="AN31" s="23"/>
       <c r="AO31" s="23"/>
       <c r="AP31" s="23"/>
       <c r="AQ31" s="23"/>
       <c r="AR31" s="23"/>
       <c r="AS31" s="23"/>
       <c r="AT31" s="23"/>
       <c r="AU31" s="23"/>
       <c r="AV31" s="23"/>
       <c r="AW31" s="23"/>
       <c r="AX31" s="23"/>
       <c r="AY31" s="23"/>
       <c r="AZ31" s="23"/>
       <c r="BA31" s="23"/>
       <c r="BB31" s="23"/>
       <c r="BC31" s="23"/>
       <c r="BD31" s="23"/>
       <c r="BE31" s="23"/>
     </row>
     <row r="32" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A32" s="40"/>
       <c r="B32" s="24">
         <v>70</v>
       </c>
       <c r="C32" s="11">
-        <v>6.7599999999999993E-2</v>
+        <v>6.9799999999999987E-2</v>
       </c>
       <c r="D32" s="11">
-        <v>6.8699999999999997E-2</v>
+        <v>7.1599999999999997E-2</v>
       </c>
       <c r="E32" s="11">
-        <v>7.0300000000000001E-2</v>
+        <v>7.3200000000000001E-2</v>
       </c>
       <c r="F32" s="11">
-        <v>7.1599999999999997E-2</v>
+        <v>7.5200000000000003E-2</v>
       </c>
       <c r="G32" s="11">
-        <v>7.2800000000000004E-2</v>
+        <v>7.7899999999999997E-2</v>
       </c>
       <c r="H32" s="11">
-        <v>7.5499999999999998E-2</v>
+        <v>8.0600000000000005E-2</v>
       </c>
       <c r="I32" s="11">
-        <v>7.7399999999999997E-2</v>
+        <v>8.249999999999999E-2</v>
       </c>
       <c r="J32" s="11">
-        <v>7.9200000000000007E-2</v>
+        <v>8.249999999999999E-2</v>
       </c>
       <c r="K32" s="11">
-        <v>8.0799999999999997E-2</v>
+        <v>8.299999999999999E-2</v>
       </c>
       <c r="L32" s="11">
-        <v>8.2699999999999996E-2</v>
+        <v>8.4199999999999997E-2</v>
       </c>
       <c r="M32" s="11">
-        <v>8.3199999999999996E-2</v>
+        <v>8.4199999999999997E-2</v>
       </c>
       <c r="N32" s="11">
-        <v>8.3599999999999994E-2</v>
+        <v>8.4199999999999997E-2</v>
       </c>
       <c r="O32" s="11">
         <v>8.8099999999999998E-2</v>
       </c>
       <c r="P32" s="11">
         <v>9.2899999999999996E-2</v>
       </c>
       <c r="Q32" s="11">
         <v>0.1072</v>
       </c>
       <c r="R32" s="8">
         <v>0.1104</v>
       </c>
       <c r="S32" s="8">
         <v>0.114</v>
       </c>
       <c r="T32" s="8">
-        <v>0.1132</v>
+        <v>0.114</v>
       </c>
       <c r="U32" s="8">
-        <v>0.1125</v>
+        <v>0.114</v>
       </c>
       <c r="V32" s="8">
-        <v>0.11219999999999999</v>
+        <v>0.114</v>
       </c>
       <c r="W32" s="8">
         <v>0.111</v>
       </c>
       <c r="X32" s="8">
         <v>0.1099</v>
       </c>
       <c r="Y32" s="8">
         <v>0.1094</v>
       </c>
       <c r="Z32" s="8">
         <v>0.10970000000000001</v>
       </c>
       <c r="AA32" s="8">
         <v>0.11</v>
       </c>
       <c r="AB32" s="8">
         <v>0.11</v>
       </c>
       <c r="AC32" s="8">
         <v>0.11</v>
       </c>
       <c r="AD32" s="8">
         <v>0.11</v>
       </c>
@@ -5389,108 +5389,108 @@
       <c r="AN32" s="23"/>
       <c r="AO32" s="23"/>
       <c r="AP32" s="23"/>
       <c r="AQ32" s="23"/>
       <c r="AR32" s="23"/>
       <c r="AS32" s="23"/>
       <c r="AT32" s="23"/>
       <c r="AU32" s="23"/>
       <c r="AV32" s="23"/>
       <c r="AW32" s="23"/>
       <c r="AX32" s="23"/>
       <c r="AY32" s="23"/>
       <c r="AZ32" s="23"/>
       <c r="BA32" s="23"/>
       <c r="BB32" s="23"/>
       <c r="BC32" s="23"/>
       <c r="BD32" s="23"/>
       <c r="BE32" s="23"/>
     </row>
     <row r="33" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A33" s="40"/>
       <c r="B33" s="24">
         <v>71</v>
       </c>
       <c r="C33" s="11">
-        <v>6.8500000000000005E-2</v>
+        <v>7.0699999999999999E-2</v>
       </c>
       <c r="D33" s="11">
-        <v>6.9699999999999998E-2</v>
+        <v>7.2599999999999998E-2</v>
       </c>
       <c r="E33" s="11">
-        <v>7.0699999999999999E-2</v>
+        <v>7.3599999999999999E-2</v>
       </c>
       <c r="F33" s="11">
-        <v>7.2099999999999997E-2</v>
+        <v>7.5700000000000003E-2</v>
       </c>
       <c r="G33" s="11">
-        <v>7.3099999999999998E-2</v>
+        <v>7.8199999999999992E-2</v>
       </c>
       <c r="H33" s="11">
-        <v>7.6399999999999996E-2</v>
+        <v>8.1499999999999989E-2</v>
       </c>
       <c r="I33" s="11">
-        <v>7.8899999999999998E-2</v>
+        <v>8.3999999999999991E-2</v>
       </c>
       <c r="J33" s="11">
-        <v>8.0100000000000005E-2</v>
+        <v>8.3999999999999991E-2</v>
       </c>
       <c r="K33" s="11">
-        <v>8.1699999999999995E-2</v>
+        <v>8.3999999999999991E-2</v>
       </c>
       <c r="L33" s="11">
-        <v>8.3500000000000005E-2</v>
+        <v>8.5000000000000006E-2</v>
       </c>
       <c r="M33" s="11">
         <v>8.5300000000000001E-2</v>
       </c>
       <c r="N33" s="11">
         <v>8.5699999999999998E-2</v>
       </c>
       <c r="O33" s="11">
         <v>9.0399999999999994E-2</v>
       </c>
       <c r="P33" s="11">
         <v>9.4200000000000006E-2</v>
       </c>
       <c r="Q33" s="11">
         <v>0.1104</v>
       </c>
       <c r="R33" s="8">
         <v>0.114</v>
       </c>
       <c r="S33" s="8">
-        <v>0.1132</v>
+        <v>0.114</v>
       </c>
       <c r="T33" s="8">
-        <v>0.1125</v>
+        <v>0.114</v>
       </c>
       <c r="U33" s="8">
-        <v>0.11219999999999999</v>
+        <v>0.114</v>
       </c>
       <c r="V33" s="8">
-        <v>0.111</v>
+        <v>0.114</v>
       </c>
       <c r="W33" s="8">
         <v>0.1099</v>
       </c>
       <c r="X33" s="8">
         <v>0.1094</v>
       </c>
       <c r="Y33" s="8">
         <v>0.10970000000000001</v>
       </c>
       <c r="Z33" s="8">
         <v>0.11</v>
       </c>
       <c r="AA33" s="8">
         <v>0.11</v>
       </c>
       <c r="AB33" s="8">
         <v>0.11</v>
       </c>
       <c r="AC33" s="8">
         <v>0.11</v>
       </c>
       <c r="AD33" s="8">
         <v>0.11</v>
       </c>
@@ -5508,108 +5508,108 @@
       <c r="AN33" s="23"/>
       <c r="AO33" s="23"/>
       <c r="AP33" s="23"/>
       <c r="AQ33" s="23"/>
       <c r="AR33" s="23"/>
       <c r="AS33" s="23"/>
       <c r="AT33" s="23"/>
       <c r="AU33" s="23"/>
       <c r="AV33" s="23"/>
       <c r="AW33" s="23"/>
       <c r="AX33" s="23"/>
       <c r="AY33" s="23"/>
       <c r="AZ33" s="23"/>
       <c r="BA33" s="23"/>
       <c r="BB33" s="23"/>
       <c r="BC33" s="23"/>
       <c r="BD33" s="23"/>
       <c r="BE33" s="23"/>
     </row>
     <row r="34" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A34" s="40"/>
       <c r="B34" s="24">
         <v>72</v>
       </c>
       <c r="C34" s="11">
-        <v>6.93E-2</v>
+        <v>7.1499999999999994E-2</v>
       </c>
       <c r="D34" s="11">
-        <v>7.0499999999999993E-2</v>
+        <v>7.3399999999999993E-2</v>
       </c>
       <c r="E34" s="11">
-        <v>7.1599999999999997E-2</v>
+        <v>7.4499999999999997E-2</v>
       </c>
       <c r="F34" s="11">
-        <v>7.2999999999999995E-2</v>
+        <v>7.6600000000000001E-2</v>
       </c>
       <c r="G34" s="11">
-        <v>7.4499999999999997E-2</v>
+        <v>7.9600000000000004E-2</v>
       </c>
       <c r="H34" s="11">
-        <v>7.7200000000000005E-2</v>
+        <v>8.2300000000000012E-2</v>
       </c>
       <c r="I34" s="11">
-        <v>8.0199999999999994E-2</v>
+        <v>8.5299999999999987E-2</v>
       </c>
       <c r="J34" s="11">
-        <v>8.1000000000000003E-2</v>
+        <v>8.5299999999999987E-2</v>
       </c>
       <c r="K34" s="11">
-        <v>8.3400000000000002E-2</v>
+        <v>8.5599999999999996E-2</v>
       </c>
       <c r="L34" s="11">
-        <v>8.4699999999999998E-2</v>
+        <v>8.6199999999999999E-2</v>
       </c>
       <c r="M34" s="11">
         <v>8.7400000000000005E-2</v>
       </c>
       <c r="N34" s="11">
         <v>8.7900000000000006E-2</v>
       </c>
       <c r="O34" s="11">
         <v>9.1600000000000001E-2</v>
       </c>
       <c r="P34" s="11">
         <v>9.5600000000000004E-2</v>
       </c>
       <c r="Q34" s="11">
         <v>0.114</v>
       </c>
       <c r="R34" s="8">
-        <v>0.1132</v>
+        <v>0.114</v>
       </c>
       <c r="S34" s="8">
-        <v>0.1125</v>
+        <v>0.114</v>
       </c>
       <c r="T34" s="8">
-        <v>0.11219999999999999</v>
+        <v>0.114</v>
       </c>
       <c r="U34" s="8">
-        <v>0.111</v>
+        <v>0.114</v>
       </c>
       <c r="V34" s="8">
-        <v>0.1099</v>
+        <v>0.114</v>
       </c>
       <c r="W34" s="8">
         <v>0.1094</v>
       </c>
       <c r="X34" s="8">
         <v>0.10970000000000001</v>
       </c>
       <c r="Y34" s="8">
         <v>0.11</v>
       </c>
       <c r="Z34" s="8">
         <v>0.11</v>
       </c>
       <c r="AA34" s="8">
         <v>0.11</v>
       </c>
       <c r="AB34" s="8">
         <v>0.11</v>
       </c>
       <c r="AC34" s="8">
         <v>0.11</v>
       </c>
       <c r="AD34" s="8">
         <v>0.11</v>
       </c>
@@ -5625,108 +5625,108 @@
       <c r="AN34" s="23"/>
       <c r="AO34" s="23"/>
       <c r="AP34" s="23"/>
       <c r="AQ34" s="23"/>
       <c r="AR34" s="23"/>
       <c r="AS34" s="23"/>
       <c r="AT34" s="23"/>
       <c r="AU34" s="23"/>
       <c r="AV34" s="23"/>
       <c r="AW34" s="23"/>
       <c r="AX34" s="23"/>
       <c r="AY34" s="23"/>
       <c r="AZ34" s="23"/>
       <c r="BA34" s="23"/>
       <c r="BB34" s="23"/>
       <c r="BC34" s="23"/>
       <c r="BD34" s="23"/>
       <c r="BE34" s="23"/>
     </row>
     <row r="35" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A35" s="40"/>
       <c r="B35" s="24">
         <v>73</v>
       </c>
       <c r="C35" s="11">
-        <v>7.0099999999999996E-2</v>
+        <v>7.2299999999999989E-2</v>
       </c>
       <c r="D35" s="11">
-        <v>7.1300000000000002E-2</v>
+        <v>7.4200000000000002E-2</v>
       </c>
       <c r="E35" s="11">
-        <v>7.2300000000000003E-2</v>
+        <v>7.5200000000000003E-2</v>
       </c>
       <c r="F35" s="11">
-        <v>7.3599999999999999E-2</v>
+        <v>7.7200000000000005E-2</v>
       </c>
       <c r="G35" s="11">
-        <v>7.5899999999999995E-2</v>
+        <v>8.0999999999999989E-2</v>
       </c>
       <c r="H35" s="11">
-        <v>7.8100000000000003E-2</v>
+        <v>8.3199999999999996E-2</v>
       </c>
       <c r="I35" s="11">
-        <v>8.1100000000000005E-2</v>
+        <v>8.6199999999999999E-2</v>
       </c>
       <c r="J35" s="11">
-        <v>8.3000000000000004E-2</v>
+        <v>8.6199999999999999E-2</v>
       </c>
       <c r="K35" s="11">
-        <v>8.4500000000000006E-2</v>
+        <v>8.6699999999999999E-2</v>
       </c>
       <c r="L35" s="11">
-        <v>8.5800000000000001E-2</v>
+        <v>8.7300000000000003E-2</v>
       </c>
       <c r="M35" s="11">
         <v>8.8800000000000004E-2</v>
       </c>
       <c r="N35" s="11">
         <v>8.9300000000000004E-2</v>
       </c>
       <c r="O35" s="11">
         <v>9.2799999999999994E-2</v>
       </c>
       <c r="P35" s="11">
         <v>9.6699999999999994E-2</v>
       </c>
       <c r="Q35" s="11">
         <v>0.1132</v>
       </c>
       <c r="R35" s="8">
-        <v>0.1125</v>
+        <v>0.1132</v>
       </c>
       <c r="S35" s="8">
-        <v>0.11219999999999999</v>
+        <v>0.1132</v>
       </c>
       <c r="T35" s="8">
-        <v>0.111</v>
+        <v>0.1132</v>
       </c>
       <c r="U35" s="8">
-        <v>0.1099</v>
+        <v>0.1132</v>
       </c>
       <c r="V35" s="8">
-        <v>0.1094</v>
+        <v>0.1132</v>
       </c>
       <c r="W35" s="8">
         <v>0.10970000000000001</v>
       </c>
       <c r="X35" s="8">
         <v>0.11</v>
       </c>
       <c r="Y35" s="8">
         <v>0.11</v>
       </c>
       <c r="Z35" s="8">
         <v>0.11</v>
       </c>
       <c r="AA35" s="8">
         <v>0.11</v>
       </c>
       <c r="AB35" s="8">
         <v>0.11</v>
       </c>
       <c r="AC35" s="8">
         <v>0.11</v>
       </c>
       <c r="AD35" s="10"/>
       <c r="AE35" s="10"/>
       <c r="AF35" s="10"/>
@@ -5740,108 +5740,108 @@
       <c r="AN35" s="23"/>
       <c r="AO35" s="23"/>
       <c r="AP35" s="23"/>
       <c r="AQ35" s="23"/>
       <c r="AR35" s="23"/>
       <c r="AS35" s="23"/>
       <c r="AT35" s="23"/>
       <c r="AU35" s="23"/>
       <c r="AV35" s="23"/>
       <c r="AW35" s="23"/>
       <c r="AX35" s="23"/>
       <c r="AY35" s="23"/>
       <c r="AZ35" s="23"/>
       <c r="BA35" s="23"/>
       <c r="BB35" s="23"/>
       <c r="BC35" s="23"/>
       <c r="BD35" s="23"/>
       <c r="BE35" s="23"/>
     </row>
     <row r="36" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A36" s="40"/>
       <c r="B36" s="24">
         <v>74</v>
       </c>
       <c r="C36" s="11">
-        <v>7.0900000000000005E-2</v>
+        <v>7.3099999999999998E-2</v>
       </c>
       <c r="D36" s="11">
-        <v>7.22E-2</v>
+        <v>7.51E-2</v>
       </c>
       <c r="E36" s="11">
-        <v>7.3599999999999999E-2</v>
+        <v>7.6499999999999999E-2</v>
       </c>
       <c r="F36" s="11">
-        <v>7.5399999999999995E-2</v>
+        <v>7.9000000000000001E-2</v>
       </c>
       <c r="G36" s="11">
-        <v>7.7200000000000005E-2</v>
+        <v>8.2300000000000012E-2</v>
       </c>
       <c r="H36" s="11">
-        <v>7.9399999999999998E-2</v>
+        <v>8.4499999999999992E-2</v>
       </c>
       <c r="I36" s="11">
-        <v>8.3099999999999993E-2</v>
+        <v>8.8200000000000001E-2</v>
       </c>
       <c r="J36" s="11">
-        <v>8.4099999999999994E-2</v>
+        <v>8.8200000000000001E-2</v>
       </c>
       <c r="K36" s="11">
-        <v>8.5599999999999996E-2</v>
+        <v>8.8200000000000001E-2</v>
       </c>
       <c r="L36" s="11">
-        <v>8.6999999999999994E-2</v>
+        <v>8.8499999999999995E-2</v>
       </c>
       <c r="M36" s="11">
         <v>8.9300000000000004E-2</v>
       </c>
       <c r="N36" s="11">
         <v>9.0700000000000003E-2</v>
       </c>
       <c r="O36" s="11">
         <v>9.4E-2</v>
       </c>
       <c r="P36" s="11">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="Q36" s="11">
         <v>0.1125</v>
       </c>
       <c r="R36" s="8">
-        <v>0.11219999999999999</v>
+        <v>0.1125</v>
       </c>
       <c r="S36" s="8">
-        <v>0.111</v>
+        <v>0.1125</v>
       </c>
       <c r="T36" s="8">
-        <v>0.1099</v>
+        <v>0.1125</v>
       </c>
       <c r="U36" s="8">
-        <v>0.1094</v>
+        <v>0.1125</v>
       </c>
       <c r="V36" s="8">
-        <v>0.10970000000000001</v>
+        <v>0.1125</v>
       </c>
       <c r="W36" s="8">
         <v>0.11</v>
       </c>
       <c r="X36" s="8">
         <v>0.11</v>
       </c>
       <c r="Y36" s="8">
         <v>0.11</v>
       </c>
       <c r="Z36" s="8">
         <v>0.11</v>
       </c>
       <c r="AA36" s="8">
         <v>0.11</v>
       </c>
       <c r="AB36" s="8">
         <v>0.11</v>
       </c>
       <c r="AC36" s="10"/>
       <c r="AD36" s="10"/>
       <c r="AE36" s="10"/>
       <c r="AF36" s="10"/>
       <c r="AG36" s="10"/>
       <c r="AH36" s="23"/>
@@ -5853,108 +5853,108 @@
       <c r="AN36" s="23"/>
       <c r="AO36" s="23"/>
       <c r="AP36" s="23"/>
       <c r="AQ36" s="23"/>
       <c r="AR36" s="23"/>
       <c r="AS36" s="23"/>
       <c r="AT36" s="23"/>
       <c r="AU36" s="23"/>
       <c r="AV36" s="23"/>
       <c r="AW36" s="23"/>
       <c r="AX36" s="23"/>
       <c r="AY36" s="23"/>
       <c r="AZ36" s="23"/>
       <c r="BA36" s="23"/>
       <c r="BB36" s="23"/>
       <c r="BC36" s="23"/>
       <c r="BD36" s="23"/>
       <c r="BE36" s="23"/>
     </row>
     <row r="37" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A37" s="40"/>
       <c r="B37" s="24">
         <v>75</v>
       </c>
       <c r="C37" s="11">
-        <v>7.17E-2</v>
+        <v>7.3899999999999993E-2</v>
       </c>
       <c r="D37" s="11">
-        <v>7.3499999999999996E-2</v>
+        <v>7.6399999999999996E-2</v>
       </c>
       <c r="E37" s="11">
-        <v>7.4899999999999994E-2</v>
+        <v>7.7799999999999994E-2</v>
       </c>
       <c r="F37" s="11">
-        <v>7.6899999999999996E-2</v>
+        <v>8.0500000000000002E-2</v>
       </c>
       <c r="G37" s="11">
-        <v>7.8E-2</v>
+        <v>8.3100000000000007E-2</v>
       </c>
       <c r="H37" s="11">
-        <v>8.0799999999999997E-2</v>
+        <v>8.5900000000000004E-2</v>
       </c>
       <c r="I37" s="11">
-        <v>8.4199999999999997E-2</v>
+        <v>8.929999999999999E-2</v>
       </c>
       <c r="J37" s="11">
-        <v>8.5599999999999996E-2</v>
+        <v>8.929999999999999E-2</v>
       </c>
       <c r="K37" s="11">
-        <v>8.6699999999999999E-2</v>
+        <v>8.929999999999999E-2</v>
       </c>
       <c r="L37" s="11">
-        <v>8.7999999999999995E-2</v>
+        <v>8.9499999999999996E-2</v>
       </c>
       <c r="M37" s="11">
         <v>8.9599999999999999E-2</v>
       </c>
       <c r="N37" s="11">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="O37" s="11">
         <v>9.5200000000000007E-2</v>
       </c>
       <c r="P37" s="11">
         <v>9.9099999999999994E-2</v>
       </c>
       <c r="Q37" s="11">
         <v>0.11219999999999999</v>
       </c>
       <c r="R37" s="8">
-        <v>0.111</v>
+        <v>0.11219999999999999</v>
       </c>
       <c r="S37" s="8">
-        <v>0.1099</v>
+        <v>0.11219999999999999</v>
       </c>
       <c r="T37" s="8">
-        <v>0.1094</v>
+        <v>0.11219999999999999</v>
       </c>
       <c r="U37" s="8">
-        <v>0.10970000000000001</v>
+        <v>0.11219999999999999</v>
       </c>
       <c r="V37" s="8">
-        <v>0.11</v>
+        <v>0.11219999999999999</v>
       </c>
       <c r="W37" s="8">
         <v>0.11</v>
       </c>
       <c r="X37" s="8">
         <v>0.11</v>
       </c>
       <c r="Y37" s="8">
         <v>0.11</v>
       </c>
       <c r="Z37" s="8">
         <v>0.11</v>
       </c>
       <c r="AA37" s="8">
         <v>0.11</v>
       </c>
       <c r="AB37" s="10"/>
       <c r="AC37" s="10"/>
       <c r="AD37" s="10"/>
       <c r="AE37" s="10"/>
       <c r="AF37" s="10"/>
       <c r="AG37" s="10"/>
       <c r="AH37" s="23"/>
       <c r="AI37" s="23"/>
       <c r="AJ37" s="23"/>
@@ -5964,108 +5964,108 @@
       <c r="AN37" s="23"/>
       <c r="AO37" s="23"/>
       <c r="AP37" s="23"/>
       <c r="AQ37" s="23"/>
       <c r="AR37" s="23"/>
       <c r="AS37" s="23"/>
       <c r="AT37" s="23"/>
       <c r="AU37" s="23"/>
       <c r="AV37" s="23"/>
       <c r="AW37" s="23"/>
       <c r="AX37" s="23"/>
       <c r="AY37" s="23"/>
       <c r="AZ37" s="23"/>
       <c r="BA37" s="23"/>
       <c r="BB37" s="23"/>
       <c r="BC37" s="23"/>
       <c r="BD37" s="23"/>
       <c r="BE37" s="23"/>
     </row>
     <row r="38" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A38" s="40"/>
       <c r="B38" s="24">
         <v>76</v>
       </c>
       <c r="C38" s="11">
-        <v>7.2400000000000006E-2</v>
+        <v>7.46E-2</v>
       </c>
       <c r="D38" s="11">
-        <v>7.4800000000000005E-2</v>
+        <v>7.7700000000000005E-2</v>
       </c>
       <c r="E38" s="11">
-        <v>7.6999999999999999E-2</v>
+        <v>7.9899999999999999E-2</v>
       </c>
       <c r="F38" s="11">
-        <v>7.7899999999999997E-2</v>
+        <v>8.1500000000000003E-2</v>
       </c>
       <c r="G38" s="11">
-        <v>7.85E-2</v>
+        <v>8.3600000000000008E-2</v>
       </c>
       <c r="H38" s="11">
-        <v>8.2000000000000003E-2</v>
+        <v>8.7100000000000011E-2</v>
       </c>
       <c r="I38" s="11">
-        <v>8.5300000000000001E-2</v>
+        <v>9.0400000000000008E-2</v>
       </c>
       <c r="J38" s="11">
-        <v>8.6800000000000002E-2</v>
+        <v>9.0400000000000008E-2</v>
       </c>
       <c r="K38" s="11">
-        <v>8.7800000000000003E-2</v>
+        <v>9.0400000000000008E-2</v>
       </c>
       <c r="L38" s="11">
-        <v>8.9300000000000004E-2</v>
+        <v>9.0800000000000006E-2</v>
       </c>
       <c r="M38" s="11">
-        <v>9.0700000000000003E-2</v>
+        <v>9.0800000000000006E-2</v>
       </c>
       <c r="N38" s="11">
         <v>9.3399999999999997E-2</v>
       </c>
       <c r="O38" s="11">
         <v>9.64E-2</v>
       </c>
       <c r="P38" s="11">
         <v>0.1003</v>
       </c>
       <c r="Q38" s="11">
         <v>0.111</v>
       </c>
       <c r="R38" s="8">
-        <v>0.1099</v>
+        <v>0.111</v>
       </c>
       <c r="S38" s="8">
-        <v>0.1094</v>
+        <v>0.111</v>
       </c>
       <c r="T38" s="8">
-        <v>0.10970000000000001</v>
+        <v>0.111</v>
       </c>
       <c r="U38" s="8">
-        <v>0.11</v>
+        <v>0.111</v>
       </c>
       <c r="V38" s="8">
-        <v>0.11</v>
+        <v>0.111</v>
       </c>
       <c r="W38" s="8">
         <v>0.11</v>
       </c>
       <c r="X38" s="8">
         <v>0.11</v>
       </c>
       <c r="Y38" s="8">
         <v>0.11</v>
       </c>
       <c r="Z38" s="8">
         <v>0.11</v>
       </c>
       <c r="AA38" s="10"/>
       <c r="AB38" s="10"/>
       <c r="AC38" s="10"/>
       <c r="AD38" s="10"/>
       <c r="AE38" s="10"/>
       <c r="AF38" s="10"/>
       <c r="AG38" s="10"/>
       <c r="AH38" s="23"/>
       <c r="AI38" s="23"/>
       <c r="AJ38" s="23"/>
       <c r="AK38" s="23"/>
       <c r="AL38" s="23"/>
@@ -6073,99 +6073,99 @@
       <c r="AN38" s="23"/>
       <c r="AO38" s="23"/>
       <c r="AP38" s="23"/>
       <c r="AQ38" s="23"/>
       <c r="AR38" s="23"/>
       <c r="AS38" s="23"/>
       <c r="AT38" s="23"/>
       <c r="AU38" s="23"/>
       <c r="AV38" s="23"/>
       <c r="AW38" s="23"/>
       <c r="AX38" s="23"/>
       <c r="AY38" s="23"/>
       <c r="AZ38" s="23"/>
       <c r="BA38" s="23"/>
       <c r="BB38" s="23"/>
       <c r="BC38" s="23"/>
       <c r="BD38" s="23"/>
       <c r="BE38" s="23"/>
     </row>
     <row r="39" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A39" s="40"/>
       <c r="B39" s="24">
         <v>77</v>
       </c>
       <c r="C39" s="11">
-        <v>7.4399999999999994E-2</v>
+        <v>7.6599999999999988E-2</v>
       </c>
       <c r="D39" s="11">
-        <v>7.6899999999999996E-2</v>
+        <v>7.9799999999999996E-2</v>
       </c>
       <c r="E39" s="11">
-        <v>7.8E-2</v>
+        <v>8.09E-2</v>
       </c>
       <c r="F39" s="11">
-        <v>7.8899999999999998E-2</v>
+        <v>8.2500000000000004E-2</v>
       </c>
       <c r="G39" s="11">
-        <v>7.9899999999999999E-2</v>
+        <v>8.4999999999999992E-2</v>
       </c>
       <c r="H39" s="11">
-        <v>8.3400000000000002E-2</v>
+        <v>8.8499999999999995E-2</v>
       </c>
       <c r="I39" s="11">
-        <v>8.6400000000000005E-2</v>
+        <v>9.1499999999999998E-2</v>
       </c>
       <c r="J39" s="11">
-        <v>8.7800000000000003E-2</v>
+        <v>9.1499999999999998E-2</v>
       </c>
       <c r="K39" s="11">
-        <v>8.8999999999999996E-2</v>
+        <v>9.1499999999999998E-2</v>
       </c>
       <c r="L39" s="11">
-        <v>9.0399999999999994E-2</v>
+        <v>9.1899999999999996E-2</v>
       </c>
       <c r="M39" s="11">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="N39" s="11">
         <v>9.4899999999999998E-2</v>
       </c>
       <c r="O39" s="11">
         <v>9.7699999999999995E-2</v>
       </c>
       <c r="P39" s="11">
         <v>0.10050000000000001</v>
       </c>
       <c r="Q39" s="11">
         <v>0.1099</v>
       </c>
       <c r="R39" s="8">
-        <v>0.1094</v>
+        <v>0.1099</v>
       </c>
       <c r="S39" s="8">
-        <v>0.10970000000000001</v>
+        <v>0.1099</v>
       </c>
       <c r="T39" s="8">
         <v>0.11</v>
       </c>
       <c r="U39" s="8">
         <v>0.11</v>
       </c>
       <c r="V39" s="8">
         <v>0.11</v>
       </c>
       <c r="W39" s="8">
         <v>0.11</v>
       </c>
       <c r="X39" s="8">
         <v>0.11</v>
       </c>
       <c r="Y39" s="8">
         <v>0.11</v>
       </c>
       <c r="Z39" s="10"/>
       <c r="AA39" s="10"/>
       <c r="AB39" s="10"/>
       <c r="AC39" s="10"/>
       <c r="AD39" s="10"/>
       <c r="AE39" s="10"/>
@@ -6180,78 +6180,78 @@
       <c r="AN39" s="23"/>
       <c r="AO39" s="23"/>
       <c r="AP39" s="23"/>
       <c r="AQ39" s="23"/>
       <c r="AR39" s="23"/>
       <c r="AS39" s="23"/>
       <c r="AT39" s="23"/>
       <c r="AU39" s="23"/>
       <c r="AV39" s="23"/>
       <c r="AW39" s="23"/>
       <c r="AX39" s="23"/>
       <c r="AY39" s="23"/>
       <c r="AZ39" s="23"/>
       <c r="BA39" s="23"/>
       <c r="BB39" s="23"/>
       <c r="BC39" s="23"/>
       <c r="BD39" s="23"/>
       <c r="BE39" s="23"/>
     </row>
     <row r="40" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A40" s="40"/>
       <c r="B40" s="24">
         <v>78</v>
       </c>
       <c r="C40" s="11">
-        <v>7.6399999999999996E-2</v>
+        <v>7.8599999999999989E-2</v>
       </c>
       <c r="D40" s="11">
-        <v>7.7899999999999997E-2</v>
+        <v>8.0799999999999997E-2</v>
       </c>
       <c r="E40" s="11">
-        <v>7.9000000000000001E-2</v>
+        <v>8.1900000000000001E-2</v>
       </c>
       <c r="F40" s="11">
-        <v>0.08</v>
+        <v>8.3600000000000008E-2</v>
       </c>
       <c r="G40" s="11">
-        <v>8.1199999999999994E-2</v>
+        <v>8.6299999999999988E-2</v>
       </c>
       <c r="H40" s="11">
-        <v>8.48E-2</v>
+        <v>8.9900000000000008E-2</v>
       </c>
       <c r="I40" s="11">
-        <v>8.7499999999999994E-2</v>
+        <v>9.2599999999999988E-2</v>
       </c>
       <c r="J40" s="11">
-        <v>8.9099999999999999E-2</v>
+        <v>9.2599999999999988E-2</v>
       </c>
       <c r="K40" s="11">
-        <v>9.0200000000000002E-2</v>
+        <v>9.2599999999999988E-2</v>
       </c>
       <c r="L40" s="11">
-        <v>9.1899999999999996E-2</v>
+        <v>9.3399999999999997E-2</v>
       </c>
       <c r="M40" s="11">
         <v>9.35E-2</v>
       </c>
       <c r="N40" s="11">
         <v>9.64E-2</v>
       </c>
       <c r="O40" s="11">
         <v>9.8500000000000004E-2</v>
       </c>
       <c r="P40" s="11">
         <v>0.1013</v>
       </c>
       <c r="Q40" s="11">
         <v>0.1094</v>
       </c>
       <c r="R40" s="8">
         <v>0.10970000000000001</v>
       </c>
       <c r="S40" s="8">
         <v>0.11</v>
       </c>
       <c r="T40" s="8">
         <v>0.11</v>
       </c>
@@ -6285,78 +6285,78 @@
       <c r="AN40" s="23"/>
       <c r="AO40" s="23"/>
       <c r="AP40" s="23"/>
       <c r="AQ40" s="23"/>
       <c r="AR40" s="23"/>
       <c r="AS40" s="23"/>
       <c r="AT40" s="23"/>
       <c r="AU40" s="23"/>
       <c r="AV40" s="23"/>
       <c r="AW40" s="23"/>
       <c r="AX40" s="23"/>
       <c r="AY40" s="23"/>
       <c r="AZ40" s="23"/>
       <c r="BA40" s="23"/>
       <c r="BB40" s="23"/>
       <c r="BC40" s="23"/>
       <c r="BD40" s="23"/>
       <c r="BE40" s="23"/>
     </row>
     <row r="41" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A41" s="40"/>
       <c r="B41" s="24">
         <v>79</v>
       </c>
       <c r="C41" s="11">
-        <v>7.7399999999999997E-2</v>
+        <v>7.959999999999999E-2</v>
       </c>
       <c r="D41" s="11">
-        <v>7.8899999999999998E-2</v>
+        <v>8.1799999999999998E-2</v>
       </c>
       <c r="E41" s="11">
-        <v>0.08</v>
+        <v>8.2900000000000001E-2</v>
       </c>
       <c r="F41" s="11">
-        <v>8.1000000000000003E-2</v>
+        <v>8.4600000000000009E-2</v>
       </c>
       <c r="G41" s="11">
-        <v>8.2500000000000004E-2</v>
+        <v>8.7600000000000011E-2</v>
       </c>
       <c r="H41" s="11">
-        <v>8.6099999999999996E-2</v>
+        <v>9.1200000000000003E-2</v>
       </c>
       <c r="I41" s="11">
-        <v>8.8599999999999998E-2</v>
+        <v>9.3700000000000006E-2</v>
       </c>
       <c r="J41" s="11">
-        <v>9.01E-2</v>
+        <v>9.3700000000000006E-2</v>
       </c>
       <c r="K41" s="11">
-        <v>9.1300000000000006E-2</v>
+        <v>9.3700000000000006E-2</v>
       </c>
       <c r="L41" s="11">
-        <v>9.2899999999999996E-2</v>
+        <v>9.4399999999999998E-2</v>
       </c>
       <c r="M41" s="11">
         <v>9.4600000000000004E-2</v>
       </c>
       <c r="N41" s="11">
         <v>9.64E-2</v>
       </c>
       <c r="O41" s="11">
         <v>9.9099999999999994E-2</v>
       </c>
       <c r="P41" s="11">
         <v>0.1019</v>
       </c>
       <c r="Q41" s="11">
         <v>0.10970000000000001</v>
       </c>
       <c r="R41" s="8">
         <v>0.11</v>
       </c>
       <c r="S41" s="8">
         <v>0.11</v>
       </c>
       <c r="T41" s="8">
         <v>0.11</v>
       </c>
@@ -6388,81 +6388,81 @@
       <c r="AN41" s="23"/>
       <c r="AO41" s="23"/>
       <c r="AP41" s="23"/>
       <c r="AQ41" s="23"/>
       <c r="AR41" s="23"/>
       <c r="AS41" s="23"/>
       <c r="AT41" s="23"/>
       <c r="AU41" s="23"/>
       <c r="AV41" s="23"/>
       <c r="AW41" s="23"/>
       <c r="AX41" s="23"/>
       <c r="AY41" s="23"/>
       <c r="AZ41" s="23"/>
       <c r="BA41" s="23"/>
       <c r="BB41" s="23"/>
       <c r="BC41" s="23"/>
       <c r="BD41" s="23"/>
       <c r="BE41" s="23"/>
     </row>
     <row r="42" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A42" s="40"/>
       <c r="B42" s="24">
         <v>80</v>
       </c>
       <c r="C42" s="11">
-        <v>7.8399999999999997E-2</v>
+        <v>8.0599999999999991E-2</v>
       </c>
       <c r="D42" s="11">
-        <v>7.9899999999999999E-2</v>
+        <v>8.2799999999999999E-2</v>
       </c>
       <c r="E42" s="11">
-        <v>8.1000000000000003E-2</v>
+        <v>8.3900000000000002E-2</v>
       </c>
       <c r="F42" s="11">
-        <v>8.2000000000000003E-2</v>
+        <v>8.5600000000000009E-2</v>
       </c>
       <c r="G42" s="11">
-        <v>8.3799999999999999E-2</v>
+        <v>8.8900000000000007E-2</v>
       </c>
       <c r="H42" s="11">
-        <v>8.7499999999999994E-2</v>
+        <v>9.2599999999999988E-2</v>
       </c>
       <c r="I42" s="11">
-        <v>8.9599999999999999E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="J42" s="11">
-        <v>9.1300000000000006E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="K42" s="11">
-        <v>9.2299999999999993E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="L42" s="11">
-        <v>9.4E-2</v>
+        <v>9.5500000000000002E-2</v>
       </c>
       <c r="M42" s="11">
-        <v>9.4700000000000006E-2</v>
+        <v>9.5500000000000002E-2</v>
       </c>
       <c r="N42" s="11">
         <v>9.64E-2</v>
       </c>
       <c r="O42" s="11">
         <v>9.9900000000000003E-2</v>
       </c>
       <c r="P42" s="11">
         <v>0.1026</v>
       </c>
       <c r="Q42" s="11">
         <v>0.11</v>
       </c>
       <c r="R42" s="8">
         <v>0.11</v>
       </c>
       <c r="S42" s="8">
         <v>0.11</v>
       </c>
       <c r="T42" s="8">
         <v>0.11</v>
       </c>
       <c r="U42" s="8">
         <v>0.11</v>
       </c>
@@ -6490,78 +6490,78 @@
       <c r="AO42" s="23"/>
       <c r="AP42" s="23"/>
       <c r="AQ42" s="23"/>
       <c r="AR42" s="23"/>
       <c r="AS42" s="23"/>
       <c r="AT42" s="23"/>
       <c r="AU42" s="23"/>
       <c r="AV42" s="23"/>
       <c r="AW42" s="23"/>
       <c r="AX42" s="23"/>
       <c r="AY42" s="23"/>
       <c r="AZ42" s="23"/>
       <c r="BA42" s="23"/>
       <c r="BB42" s="23"/>
       <c r="BC42" s="23"/>
       <c r="BD42" s="23"/>
       <c r="BE42" s="23"/>
     </row>
     <row r="43" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A43" s="40"/>
       <c r="B43" s="24">
         <f>B42+1</f>
         <v>81</v>
       </c>
       <c r="C43" s="13">
-        <v>7.9899999999999999E-2</v>
+        <v>8.2799999999999999E-2</v>
       </c>
       <c r="D43" s="13">
-        <v>8.1000000000000003E-2</v>
+        <v>8.3900000000000002E-2</v>
       </c>
       <c r="E43" s="13">
-        <v>8.2000000000000003E-2</v>
+        <v>8.5600000000000009E-2</v>
       </c>
       <c r="F43" s="13">
-        <v>8.3799999999999999E-2</v>
+        <v>8.8900000000000007E-2</v>
       </c>
       <c r="G43" s="13">
-        <v>8.7499999999999994E-2</v>
+        <v>9.2599999999999988E-2</v>
       </c>
       <c r="H43" s="13">
-        <v>8.9599999999999999E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="I43" s="13">
-        <v>9.1300000000000006E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="J43" s="13">
-        <v>9.2299999999999993E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="K43" s="13">
-        <v>9.4E-2</v>
+        <v>9.5500000000000002E-2</v>
       </c>
       <c r="L43" s="13">
-        <v>9.4700000000000006E-2</v>
+        <v>9.5500000000000002E-2</v>
       </c>
       <c r="M43" s="13">
         <v>9.64E-2</v>
       </c>
       <c r="N43" s="13">
         <v>9.9900000000000003E-2</v>
       </c>
       <c r="O43" s="13">
         <v>0.1026</v>
       </c>
       <c r="P43" s="13">
         <v>0.11</v>
       </c>
       <c r="Q43" s="13">
         <v>0.11</v>
       </c>
       <c r="R43" s="13">
         <v>0.11</v>
       </c>
       <c r="S43" s="13">
         <v>0.11</v>
       </c>
       <c r="T43" s="13">
         <v>0.11</v>
       </c>
@@ -6590,75 +6590,75 @@
       <c r="AO43" s="23"/>
       <c r="AP43" s="23"/>
       <c r="AQ43" s="23"/>
       <c r="AR43" s="23"/>
       <c r="AS43" s="23"/>
       <c r="AT43" s="23"/>
       <c r="AU43" s="23"/>
       <c r="AV43" s="23"/>
       <c r="AW43" s="23"/>
       <c r="AX43" s="23"/>
       <c r="AY43" s="23"/>
       <c r="AZ43" s="23"/>
       <c r="BA43" s="23"/>
       <c r="BB43" s="23"/>
       <c r="BC43" s="23"/>
       <c r="BD43" s="23"/>
       <c r="BE43" s="23"/>
     </row>
     <row r="44" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A44" s="40"/>
       <c r="B44" s="24">
         <f>B43+1</f>
         <v>82</v>
       </c>
       <c r="C44" s="13">
-        <v>8.1000000000000003E-2</v>
+        <v>8.3900000000000002E-2</v>
       </c>
       <c r="D44" s="13">
-        <v>8.2000000000000003E-2</v>
+        <v>8.5600000000000009E-2</v>
       </c>
       <c r="E44" s="13">
-        <v>8.3799999999999999E-2</v>
+        <v>8.8900000000000007E-2</v>
       </c>
       <c r="F44" s="13">
-        <v>8.7499999999999994E-2</v>
+        <v>9.2599999999999988E-2</v>
       </c>
       <c r="G44" s="13">
-        <v>8.9599999999999999E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="H44" s="13">
-        <v>9.1300000000000006E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="I44" s="13">
-        <v>9.2299999999999993E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="J44" s="13">
-        <v>9.4E-2</v>
+        <v>9.5500000000000002E-2</v>
       </c>
       <c r="K44" s="13">
-        <v>9.4700000000000006E-2</v>
+        <v>9.5500000000000002E-2</v>
       </c>
       <c r="L44" s="13">
         <v>9.64E-2</v>
       </c>
       <c r="M44" s="13">
         <v>9.9900000000000003E-2</v>
       </c>
       <c r="N44" s="13">
         <v>0.1026</v>
       </c>
       <c r="O44" s="13">
         <v>0.11</v>
       </c>
       <c r="P44" s="13">
         <v>0.11</v>
       </c>
       <c r="Q44" s="13">
         <v>0.11</v>
       </c>
       <c r="R44" s="13">
         <v>0.11</v>
       </c>
       <c r="S44" s="13">
         <v>0.11</v>
       </c>
@@ -6688,72 +6688,72 @@
       <c r="AO44" s="23"/>
       <c r="AP44" s="23"/>
       <c r="AQ44" s="23"/>
       <c r="AR44" s="23"/>
       <c r="AS44" s="23"/>
       <c r="AT44" s="23"/>
       <c r="AU44" s="23"/>
       <c r="AV44" s="23"/>
       <c r="AW44" s="23"/>
       <c r="AX44" s="23"/>
       <c r="AY44" s="23"/>
       <c r="AZ44" s="23"/>
       <c r="BA44" s="23"/>
       <c r="BB44" s="23"/>
       <c r="BC44" s="23"/>
       <c r="BD44" s="23"/>
       <c r="BE44" s="23"/>
     </row>
     <row r="45" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A45" s="40"/>
       <c r="B45" s="24">
         <f>B44+1</f>
         <v>83</v>
       </c>
       <c r="C45" s="13">
-        <v>8.2000000000000003E-2</v>
+        <v>8.5600000000000009E-2</v>
       </c>
       <c r="D45" s="13">
-        <v>8.3799999999999999E-2</v>
+        <v>8.8900000000000007E-2</v>
       </c>
       <c r="E45" s="13">
-        <v>8.7499999999999994E-2</v>
+        <v>9.2599999999999988E-2</v>
       </c>
       <c r="F45" s="13">
-        <v>8.9599999999999999E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="G45" s="13">
-        <v>9.1300000000000006E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="H45" s="13">
-        <v>9.2299999999999993E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="I45" s="13">
-        <v>9.4E-2</v>
+        <v>9.5500000000000002E-2</v>
       </c>
       <c r="J45" s="13">
-        <v>9.4700000000000006E-2</v>
+        <v>9.5500000000000002E-2</v>
       </c>
       <c r="K45" s="13">
         <v>9.64E-2</v>
       </c>
       <c r="L45" s="13">
         <v>9.9900000000000003E-2</v>
       </c>
       <c r="M45" s="13">
         <v>0.1026</v>
       </c>
       <c r="N45" s="13">
         <v>0.11</v>
       </c>
       <c r="O45" s="13">
         <v>0.11</v>
       </c>
       <c r="P45" s="13">
         <v>0.11</v>
       </c>
       <c r="Q45" s="13">
         <v>0.11</v>
       </c>
       <c r="R45" s="13">
         <v>0.11</v>
       </c>
@@ -6784,69 +6784,69 @@
       <c r="AO45" s="23"/>
       <c r="AP45" s="23"/>
       <c r="AQ45" s="23"/>
       <c r="AR45" s="23"/>
       <c r="AS45" s="23"/>
       <c r="AT45" s="23"/>
       <c r="AU45" s="23"/>
       <c r="AV45" s="23"/>
       <c r="AW45" s="23"/>
       <c r="AX45" s="23"/>
       <c r="AY45" s="23"/>
       <c r="AZ45" s="23"/>
       <c r="BA45" s="23"/>
       <c r="BB45" s="23"/>
       <c r="BC45" s="23"/>
       <c r="BD45" s="23"/>
       <c r="BE45" s="23"/>
     </row>
     <row r="46" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A46" s="40"/>
       <c r="B46" s="24">
         <f>B45+1</f>
         <v>84</v>
       </c>
       <c r="C46" s="13">
-        <v>8.3799999999999999E-2</v>
+        <v>8.8900000000000007E-2</v>
       </c>
       <c r="D46" s="13">
-        <v>8.7499999999999994E-2</v>
+        <v>9.2599999999999988E-2</v>
       </c>
       <c r="E46" s="13">
-        <v>8.9599999999999999E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="F46" s="13">
-        <v>9.1300000000000006E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="G46" s="13">
-        <v>9.2299999999999993E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="H46" s="13">
-        <v>9.4E-2</v>
+        <v>9.5500000000000002E-2</v>
       </c>
       <c r="I46" s="13">
-        <v>9.4700000000000006E-2</v>
+        <v>9.5500000000000002E-2</v>
       </c>
       <c r="J46" s="13">
         <v>9.64E-2</v>
       </c>
       <c r="K46" s="13">
         <v>9.9900000000000003E-2</v>
       </c>
       <c r="L46" s="13">
         <v>0.1026</v>
       </c>
       <c r="M46" s="13">
         <v>0.11</v>
       </c>
       <c r="N46" s="13">
         <v>0.11</v>
       </c>
       <c r="O46" s="13">
         <v>0.11</v>
       </c>
       <c r="P46" s="13">
         <v>0.11</v>
       </c>
       <c r="Q46" s="13">
         <v>0.11</v>
       </c>
@@ -6878,66 +6878,66 @@
       <c r="AO46" s="23"/>
       <c r="AP46" s="23"/>
       <c r="AQ46" s="23"/>
       <c r="AR46" s="23"/>
       <c r="AS46" s="23"/>
       <c r="AT46" s="23"/>
       <c r="AU46" s="23"/>
       <c r="AV46" s="23"/>
       <c r="AW46" s="23"/>
       <c r="AX46" s="23"/>
       <c r="AY46" s="23"/>
       <c r="AZ46" s="23"/>
       <c r="BA46" s="23"/>
       <c r="BB46" s="23"/>
       <c r="BC46" s="23"/>
       <c r="BD46" s="23"/>
       <c r="BE46" s="23"/>
     </row>
     <row r="47" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A47" s="40"/>
       <c r="B47" s="24">
         <f>B46+1</f>
         <v>85</v>
       </c>
       <c r="C47" s="13">
-        <v>8.7499999999999994E-2</v>
+        <v>9.2599999999999988E-2</v>
       </c>
       <c r="D47" s="13">
-        <v>8.9599999999999999E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="E47" s="13">
-        <v>9.1300000000000006E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="F47" s="13">
-        <v>9.2299999999999993E-2</v>
+        <v>9.4700000000000006E-2</v>
       </c>
       <c r="G47" s="13">
-        <v>9.4E-2</v>
+        <v>9.5500000000000002E-2</v>
       </c>
       <c r="H47" s="13">
-        <v>9.4700000000000006E-2</v>
+        <v>9.5500000000000002E-2</v>
       </c>
       <c r="I47" s="13">
         <v>9.64E-2</v>
       </c>
       <c r="J47" s="13">
         <v>9.9900000000000003E-2</v>
       </c>
       <c r="K47" s="13">
         <v>0.1026</v>
       </c>
       <c r="L47" s="13">
         <v>0.11</v>
       </c>
       <c r="M47" s="13">
         <v>0.11</v>
       </c>
       <c r="N47" s="13">
         <v>0.11</v>
       </c>
       <c r="O47" s="13">
         <v>0.11</v>
       </c>
       <c r="P47" s="13">
         <v>0.11</v>
       </c>
@@ -8786,69 +8786,69 @@
     <row r="498" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y498" s="3"/>
     </row>
     <row r="499" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y499" s="3"/>
     </row>
     <row r="500" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y500" s="3"/>
     </row>
     <row r="501" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y501" s="3"/>
     </row>
     <row r="502" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y502" s="3"/>
     </row>
     <row r="503" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y503" s="3"/>
     </row>
     <row r="504" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y504" s="3"/>
     </row>
     <row r="505" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y505" s="3"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="+mLSnN+tUwhG36HVEGYHPBKGqHFHnDY4fTqmG4eVptmOdbPV0g2Sv2vjZOOpGWW38MTB7ssRYxWbUH4mbJJrQg==" saltValue="E1O00L9eJAHJyxGFpQmBsg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="3TpZmHzcKS69hdn+mcMLT2KGJDuhnJXlIZhUQxamRjwp4+nScw4GJP5YvcE8eIeA8sgSylK5J49fzYyumGF0sQ==" saltValue="URih2qKyD0a9sAjYjy/+cQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="6">
     <mergeCell ref="A23:A47"/>
     <mergeCell ref="B1:BE1"/>
     <mergeCell ref="B2:BE2"/>
     <mergeCell ref="B3:BE3"/>
     <mergeCell ref="C5:BE5"/>
     <mergeCell ref="A7:A22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{04BF97A8-4A57-41F0-ACAA-FD423E9BFD02}">
   <dimension ref="A1:BG505"/>
   <sheetViews>
-    <sheetView topLeftCell="A8" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7:BE47"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.07421875" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9.07421875" style="1"/>
     <col min="2" max="2" width="9.07421875" style="2"/>
     <col min="3" max="16" width="11.23046875" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="57" width="9.07421875" style="2"/>
     <col min="58" max="16384" width="9.07421875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:59" ht="20.6" x14ac:dyDescent="0.4">
       <c r="B1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
@@ -9240,84 +9240,84 @@
       <c r="BB6" s="25">
         <v>52</v>
       </c>
       <c r="BC6" s="25">
         <v>53</v>
       </c>
       <c r="BD6" s="25">
         <v>54</v>
       </c>
       <c r="BE6" s="25">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="26">
         <v>45</v>
       </c>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="8">
-        <v>3.9100000000000003E-2</v>
+        <v>4.1300000000000003E-2</v>
       </c>
       <c r="H7" s="8">
-        <v>4.0600000000000004E-2</v>
+        <v>4.2800000000000005E-2</v>
       </c>
       <c r="I7" s="8">
-        <v>4.2100000000000005E-2</v>
+        <v>4.5000000000000005E-2</v>
       </c>
       <c r="J7" s="8">
-        <v>4.36E-2</v>
+        <v>4.65E-2</v>
       </c>
       <c r="K7" s="8">
-        <v>4.5100000000000001E-2</v>
+        <v>4.87E-2</v>
       </c>
       <c r="L7" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>5.1700000000000003E-2</v>
       </c>
       <c r="M7" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>5.1700000000000003E-2</v>
       </c>
       <c r="N7" s="8">
-        <v>4.8100000000000004E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="O7" s="8">
-        <v>4.9399999999999999E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="P7" s="8">
-        <v>5.0700000000000002E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="Q7" s="8">
-        <v>5.1900000000000002E-2</v>
+        <v>5.3400000000000003E-2</v>
       </c>
       <c r="R7" s="8">
-        <v>5.3200000000000004E-2</v>
+        <v>5.3400000000000003E-2</v>
       </c>
       <c r="S7" s="8">
         <v>5.4800000000000001E-2</v>
       </c>
       <c r="T7" s="8">
         <v>5.6500000000000002E-2</v>
       </c>
       <c r="U7" s="8">
         <v>5.6899999999999999E-2</v>
       </c>
       <c r="V7" s="8">
         <v>5.7700000000000008E-2</v>
       </c>
       <c r="W7" s="8">
         <v>5.8100000000000006E-2</v>
       </c>
       <c r="X7" s="8">
         <v>5.8500000000000003E-2</v>
       </c>
       <c r="Y7" s="8">
         <v>5.9900000000000002E-2</v>
       </c>
       <c r="Z7" s="8">
         <v>6.2899999999999998E-2</v>
       </c>
@@ -9404,84 +9404,84 @@
       </c>
       <c r="BB7" s="8">
         <v>0.105</v>
       </c>
       <c r="BC7" s="8">
         <v>0.105</v>
       </c>
       <c r="BD7" s="8">
         <v>0.105</v>
       </c>
       <c r="BE7" s="8">
         <v>0.105</v>
       </c>
       <c r="BF7" s="9"/>
       <c r="BG7" s="9"/>
     </row>
     <row r="8" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A8" s="40"/>
       <c r="B8" s="24">
         <v>46</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="8">
-        <v>3.9100000000000003E-2</v>
+        <v>4.1300000000000003E-2</v>
       </c>
       <c r="G8" s="8">
-        <v>4.0600000000000004E-2</v>
+        <v>4.2800000000000005E-2</v>
       </c>
       <c r="H8" s="8">
-        <v>4.2100000000000005E-2</v>
+        <v>4.5000000000000005E-2</v>
       </c>
       <c r="I8" s="8">
-        <v>4.36E-2</v>
+        <v>4.65E-2</v>
       </c>
       <c r="J8" s="8">
-        <v>4.5100000000000001E-2</v>
+        <v>4.87E-2</v>
       </c>
       <c r="K8" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>5.1700000000000003E-2</v>
       </c>
       <c r="L8" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>5.1700000000000003E-2</v>
       </c>
       <c r="M8" s="8">
-        <v>4.8100000000000004E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="N8" s="8">
-        <v>4.9399999999999999E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="O8" s="8">
-        <v>5.0700000000000002E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="P8" s="8">
-        <v>5.1900000000000002E-2</v>
+        <v>5.3400000000000003E-2</v>
       </c>
       <c r="Q8" s="8">
-        <v>5.3200000000000004E-2</v>
+        <v>5.3400000000000003E-2</v>
       </c>
       <c r="R8" s="8">
         <v>5.4800000000000001E-2</v>
       </c>
       <c r="S8" s="8">
         <v>5.6500000000000002E-2</v>
       </c>
       <c r="T8" s="8">
         <v>5.6899999999999999E-2</v>
       </c>
       <c r="U8" s="8">
         <v>5.7700000000000008E-2</v>
       </c>
       <c r="V8" s="8">
         <v>5.8100000000000006E-2</v>
       </c>
       <c r="W8" s="8">
         <v>5.8500000000000003E-2</v>
       </c>
       <c r="X8" s="8">
         <v>5.9900000000000002E-2</v>
       </c>
       <c r="Y8" s="8">
         <v>6.2899999999999998E-2</v>
       </c>
@@ -9568,84 +9568,84 @@
       </c>
       <c r="BA8" s="8">
         <v>0.105</v>
       </c>
       <c r="BB8" s="8">
         <v>0.105</v>
       </c>
       <c r="BC8" s="8">
         <v>0.105</v>
       </c>
       <c r="BD8" s="8">
         <v>0.105</v>
       </c>
       <c r="BE8" s="10"/>
       <c r="BF8" s="9"/>
       <c r="BG8" s="9"/>
     </row>
     <row r="9" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A9" s="40"/>
       <c r="B9" s="24">
         <v>47</v>
       </c>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="8">
-        <v>3.9100000000000003E-2</v>
+        <v>4.1300000000000003E-2</v>
       </c>
       <c r="F9" s="8">
-        <v>4.0600000000000004E-2</v>
+        <v>4.2800000000000005E-2</v>
       </c>
       <c r="G9" s="8">
-        <v>4.2100000000000005E-2</v>
+        <v>4.5000000000000005E-2</v>
       </c>
       <c r="H9" s="8">
-        <v>4.36E-2</v>
+        <v>4.65E-2</v>
       </c>
       <c r="I9" s="8">
-        <v>4.5100000000000001E-2</v>
+        <v>4.87E-2</v>
       </c>
       <c r="J9" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>5.1700000000000003E-2</v>
       </c>
       <c r="K9" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>5.1700000000000003E-2</v>
       </c>
       <c r="L9" s="8">
-        <v>4.8100000000000004E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="M9" s="8">
-        <v>4.9399999999999999E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="N9" s="8">
-        <v>5.0700000000000002E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="O9" s="8">
-        <v>5.1900000000000002E-2</v>
+        <v>5.3400000000000003E-2</v>
       </c>
       <c r="P9" s="8">
-        <v>5.3200000000000004E-2</v>
+        <v>5.3400000000000003E-2</v>
       </c>
       <c r="Q9" s="8">
         <v>5.4800000000000001E-2</v>
       </c>
       <c r="R9" s="8">
         <v>5.6500000000000002E-2</v>
       </c>
       <c r="S9" s="8">
         <v>5.6899999999999999E-2</v>
       </c>
       <c r="T9" s="8">
         <v>5.7700000000000008E-2</v>
       </c>
       <c r="U9" s="8">
         <v>5.8100000000000006E-2</v>
       </c>
       <c r="V9" s="8">
         <v>5.8500000000000003E-2</v>
       </c>
       <c r="W9" s="8">
         <v>5.9900000000000002E-2</v>
       </c>
       <c r="X9" s="8">
         <v>6.2899999999999998E-2</v>
       </c>
@@ -9732,84 +9732,84 @@
       </c>
       <c r="AZ9" s="8">
         <v>0.105</v>
       </c>
       <c r="BA9" s="8">
         <v>0.105</v>
       </c>
       <c r="BB9" s="8">
         <v>0.105</v>
       </c>
       <c r="BC9" s="8">
         <v>0.105</v>
       </c>
       <c r="BD9" s="10"/>
       <c r="BE9" s="10"/>
       <c r="BF9" s="9"/>
       <c r="BG9" s="9"/>
     </row>
     <row r="10" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A10" s="40"/>
       <c r="B10" s="24">
         <v>48</v>
       </c>
       <c r="C10" s="7"/>
       <c r="D10" s="8">
-        <v>3.9100000000000003E-2</v>
+        <v>4.1300000000000003E-2</v>
       </c>
       <c r="E10" s="8">
-        <v>4.0600000000000004E-2</v>
+        <v>4.2800000000000005E-2</v>
       </c>
       <c r="F10" s="8">
-        <v>4.2100000000000005E-2</v>
+        <v>4.5000000000000005E-2</v>
       </c>
       <c r="G10" s="8">
-        <v>4.36E-2</v>
+        <v>4.65E-2</v>
       </c>
       <c r="H10" s="8">
-        <v>4.5100000000000001E-2</v>
+        <v>4.87E-2</v>
       </c>
       <c r="I10" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>5.1700000000000003E-2</v>
       </c>
       <c r="J10" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>5.1700000000000003E-2</v>
       </c>
       <c r="K10" s="8">
-        <v>4.8100000000000004E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="L10" s="8">
-        <v>4.9399999999999999E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="M10" s="8">
-        <v>5.0700000000000002E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="N10" s="8">
-        <v>5.1900000000000002E-2</v>
+        <v>5.3400000000000003E-2</v>
       </c>
       <c r="O10" s="8">
-        <v>5.3200000000000004E-2</v>
+        <v>5.3400000000000003E-2</v>
       </c>
       <c r="P10" s="8">
         <v>5.4800000000000001E-2</v>
       </c>
       <c r="Q10" s="8">
         <v>5.6500000000000002E-2</v>
       </c>
       <c r="R10" s="8">
         <v>5.6899999999999999E-2</v>
       </c>
       <c r="S10" s="8">
         <v>5.7700000000000008E-2</v>
       </c>
       <c r="T10" s="8">
         <v>5.8100000000000006E-2</v>
       </c>
       <c r="U10" s="8">
         <v>5.8500000000000003E-2</v>
       </c>
       <c r="V10" s="8">
         <v>5.9900000000000002E-2</v>
       </c>
       <c r="W10" s="8">
         <v>6.2899999999999998E-2</v>
       </c>
@@ -9896,84 +9896,84 @@
       </c>
       <c r="AY10" s="8">
         <v>0.105</v>
       </c>
       <c r="AZ10" s="8">
         <v>0.105</v>
       </c>
       <c r="BA10" s="8">
         <v>0.105</v>
       </c>
       <c r="BB10" s="8">
         <v>0.105</v>
       </c>
       <c r="BC10" s="10"/>
       <c r="BD10" s="10"/>
       <c r="BE10" s="10"/>
       <c r="BF10" s="9"/>
       <c r="BG10" s="9"/>
     </row>
     <row r="11" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A11" s="40"/>
       <c r="B11" s="24">
         <v>49</v>
       </c>
       <c r="C11" s="8">
-        <v>3.9100000000000003E-2</v>
+        <v>4.1300000000000003E-2</v>
       </c>
       <c r="D11" s="8">
-        <v>4.0600000000000004E-2</v>
+        <v>4.2800000000000005E-2</v>
       </c>
       <c r="E11" s="8">
-        <v>4.2100000000000005E-2</v>
+        <v>4.5000000000000005E-2</v>
       </c>
       <c r="F11" s="8">
-        <v>4.36E-2</v>
+        <v>4.65E-2</v>
       </c>
       <c r="G11" s="8">
-        <v>4.5100000000000001E-2</v>
+        <v>4.87E-2</v>
       </c>
       <c r="H11" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>5.1700000000000003E-2</v>
       </c>
       <c r="I11" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>5.1700000000000003E-2</v>
       </c>
       <c r="J11" s="8">
-        <v>4.8100000000000004E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="K11" s="8">
-        <v>4.9399999999999999E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="L11" s="8">
-        <v>5.0700000000000002E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="M11" s="8">
-        <v>5.1900000000000002E-2</v>
+        <v>5.3400000000000003E-2</v>
       </c>
       <c r="N11" s="8">
-        <v>5.3200000000000004E-2</v>
+        <v>5.3400000000000003E-2</v>
       </c>
       <c r="O11" s="8">
         <v>5.4800000000000001E-2</v>
       </c>
       <c r="P11" s="8">
         <v>5.6500000000000002E-2</v>
       </c>
       <c r="Q11" s="8">
         <v>5.6899999999999999E-2</v>
       </c>
       <c r="R11" s="8">
         <v>5.7700000000000008E-2</v>
       </c>
       <c r="S11" s="8">
         <v>5.8100000000000006E-2</v>
       </c>
       <c r="T11" s="8">
         <v>5.8500000000000003E-2</v>
       </c>
       <c r="U11" s="8">
         <v>5.9900000000000002E-2</v>
       </c>
       <c r="V11" s="8">
         <v>6.2899999999999998E-2</v>
       </c>
@@ -10061,81 +10061,81 @@
       <c r="AX11" s="8">
         <v>0.105</v>
       </c>
       <c r="AY11" s="8">
         <v>0.105</v>
       </c>
       <c r="AZ11" s="8">
         <v>0.105</v>
       </c>
       <c r="BA11" s="8">
         <v>0.105</v>
       </c>
       <c r="BB11" s="10"/>
       <c r="BC11" s="10"/>
       <c r="BD11" s="10"/>
       <c r="BE11" s="10"/>
       <c r="BF11" s="9"/>
       <c r="BG11" s="9"/>
     </row>
     <row r="12" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A12" s="40"/>
       <c r="B12" s="24">
         <v>50</v>
       </c>
       <c r="C12" s="8">
-        <v>4.0600000000000004E-2</v>
+        <v>4.2800000000000005E-2</v>
       </c>
       <c r="D12" s="8">
-        <v>4.2100000000000005E-2</v>
+        <v>4.5000000000000005E-2</v>
       </c>
       <c r="E12" s="8">
-        <v>4.36E-2</v>
+        <v>4.65E-2</v>
       </c>
       <c r="F12" s="8">
-        <v>4.5100000000000001E-2</v>
+        <v>4.87E-2</v>
       </c>
       <c r="G12" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>5.1700000000000003E-2</v>
       </c>
       <c r="H12" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>5.1700000000000003E-2</v>
       </c>
       <c r="I12" s="8">
-        <v>4.8100000000000004E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="J12" s="8">
-        <v>4.9399999999999999E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="K12" s="8">
-        <v>5.0700000000000002E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="L12" s="8">
-        <v>5.1900000000000002E-2</v>
+        <v>5.3400000000000003E-2</v>
       </c>
       <c r="M12" s="8">
-        <v>5.3200000000000004E-2</v>
+        <v>5.3400000000000003E-2</v>
       </c>
       <c r="N12" s="8">
         <v>5.4800000000000001E-2</v>
       </c>
       <c r="O12" s="8">
         <v>5.6500000000000002E-2</v>
       </c>
       <c r="P12" s="8">
         <v>5.6899999999999999E-2</v>
       </c>
       <c r="Q12" s="8">
         <v>5.7700000000000008E-2</v>
       </c>
       <c r="R12" s="8">
         <v>5.8100000000000006E-2</v>
       </c>
       <c r="S12" s="8">
         <v>5.8500000000000003E-2</v>
       </c>
       <c r="T12" s="8">
         <v>5.9900000000000002E-2</v>
       </c>
       <c r="U12" s="8">
         <v>6.2899999999999998E-2</v>
       </c>
@@ -10224,78 +10224,78 @@
         <v>0.105</v>
       </c>
       <c r="AX12" s="8">
         <v>0.105</v>
       </c>
       <c r="AY12" s="8">
         <v>0.105</v>
       </c>
       <c r="AZ12" s="8">
         <v>0.105</v>
       </c>
       <c r="BA12" s="10"/>
       <c r="BB12" s="10"/>
       <c r="BC12" s="10"/>
       <c r="BD12" s="10"/>
       <c r="BE12" s="10"/>
       <c r="BF12" s="9"/>
       <c r="BG12" s="9"/>
     </row>
     <row r="13" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A13" s="40"/>
       <c r="B13" s="24">
         <v>51</v>
       </c>
       <c r="C13" s="8">
-        <v>4.2100000000000005E-2</v>
+        <v>4.4300000000000006E-2</v>
       </c>
       <c r="D13" s="8">
-        <v>4.36E-2</v>
+        <v>4.65E-2</v>
       </c>
       <c r="E13" s="8">
-        <v>4.5100000000000001E-2</v>
+        <v>4.8000000000000001E-2</v>
       </c>
       <c r="F13" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>5.0200000000000002E-2</v>
       </c>
       <c r="G13" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>5.1700000000000003E-2</v>
       </c>
       <c r="H13" s="8">
-        <v>4.8100000000000004E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="I13" s="8">
-        <v>4.9399999999999999E-2</v>
+        <v>5.45E-2</v>
       </c>
       <c r="J13" s="8">
-        <v>5.0700000000000002E-2</v>
+        <v>5.45E-2</v>
       </c>
       <c r="K13" s="8">
-        <v>5.1900000000000002E-2</v>
+        <v>5.45E-2</v>
       </c>
       <c r="L13" s="8">
-        <v>5.3200000000000004E-2</v>
+        <v>5.4700000000000006E-2</v>
       </c>
       <c r="M13" s="8">
         <v>5.4800000000000001E-2</v>
       </c>
       <c r="N13" s="8">
         <v>5.6500000000000002E-2</v>
       </c>
       <c r="O13" s="8">
         <v>5.6899999999999999E-2</v>
       </c>
       <c r="P13" s="8">
         <v>5.7700000000000008E-2</v>
       </c>
       <c r="Q13" s="8">
         <v>5.8100000000000006E-2</v>
       </c>
       <c r="R13" s="8">
         <v>5.8500000000000003E-2</v>
       </c>
       <c r="S13" s="8">
         <v>5.9900000000000002E-2</v>
       </c>
       <c r="T13" s="8">
         <v>6.2899999999999998E-2</v>
       </c>
@@ -10385,78 +10385,78 @@
       </c>
       <c r="AW13" s="8">
         <v>0.105</v>
       </c>
       <c r="AX13" s="8">
         <v>0.105</v>
       </c>
       <c r="AY13" s="8">
         <v>0.105</v>
       </c>
       <c r="AZ13" s="10"/>
       <c r="BA13" s="10"/>
       <c r="BB13" s="10"/>
       <c r="BC13" s="10"/>
       <c r="BD13" s="10"/>
       <c r="BE13" s="10"/>
       <c r="BF13" s="9"/>
       <c r="BG13" s="9"/>
     </row>
     <row r="14" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A14" s="40"/>
       <c r="B14" s="24">
         <v>52</v>
       </c>
       <c r="C14" s="8">
-        <v>4.36E-2</v>
+        <v>4.58E-2</v>
       </c>
       <c r="D14" s="8">
-        <v>4.5100000000000001E-2</v>
+        <v>4.8000000000000001E-2</v>
       </c>
       <c r="E14" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>4.9500000000000002E-2</v>
       </c>
       <c r="F14" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>5.0200000000000002E-2</v>
       </c>
       <c r="G14" s="8">
-        <v>4.8100000000000004E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="H14" s="8">
-        <v>4.9399999999999999E-2</v>
+        <v>5.45E-2</v>
       </c>
       <c r="I14" s="8">
-        <v>5.0700000000000002E-2</v>
+        <v>5.5800000000000002E-2</v>
       </c>
       <c r="J14" s="8">
-        <v>5.1900000000000002E-2</v>
+        <v>5.5800000000000002E-2</v>
       </c>
       <c r="K14" s="8">
-        <v>5.3200000000000004E-2</v>
+        <v>5.5800000000000002E-2</v>
       </c>
       <c r="L14" s="8">
-        <v>5.4800000000000001E-2</v>
+        <v>5.6300000000000003E-2</v>
       </c>
       <c r="M14" s="8">
         <v>5.6500000000000002E-2</v>
       </c>
       <c r="N14" s="8">
         <v>5.6899999999999999E-2</v>
       </c>
       <c r="O14" s="8">
         <v>5.7700000000000008E-2</v>
       </c>
       <c r="P14" s="8">
         <v>5.8100000000000006E-2</v>
       </c>
       <c r="Q14" s="8">
         <v>5.8500000000000003E-2</v>
       </c>
       <c r="R14" s="8">
         <v>5.9900000000000002E-2</v>
       </c>
       <c r="S14" s="8">
         <v>6.2899999999999998E-2</v>
       </c>
       <c r="T14" s="8">
         <v>6.3799999999999996E-2</v>
       </c>
@@ -10544,84 +10544,84 @@
       <c r="AV14" s="8">
         <v>0.105</v>
       </c>
       <c r="AW14" s="8">
         <v>0.105</v>
       </c>
       <c r="AX14" s="8">
         <v>0.105</v>
       </c>
       <c r="AY14" s="10"/>
       <c r="AZ14" s="10"/>
       <c r="BA14" s="10"/>
       <c r="BB14" s="10"/>
       <c r="BC14" s="10"/>
       <c r="BD14" s="10"/>
       <c r="BE14" s="10"/>
       <c r="BF14" s="9"/>
       <c r="BG14" s="9"/>
     </row>
     <row r="15" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A15" s="40"/>
       <c r="B15" s="24">
         <v>53</v>
       </c>
       <c r="C15" s="8">
-        <v>4.5100000000000001E-2</v>
+        <v>4.7300000000000002E-2</v>
       </c>
       <c r="D15" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>4.9500000000000002E-2</v>
       </c>
       <c r="E15" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>4.9500000000000002E-2</v>
       </c>
       <c r="F15" s="8">
-        <v>4.8100000000000004E-2</v>
+        <v>5.1700000000000003E-2</v>
       </c>
       <c r="G15" s="8">
-        <v>4.9399999999999999E-2</v>
+        <v>5.45E-2</v>
       </c>
       <c r="H15" s="8">
-        <v>5.0700000000000002E-2</v>
+        <v>5.5800000000000002E-2</v>
       </c>
       <c r="I15" s="8">
-        <v>5.1900000000000002E-2</v>
+        <v>5.7000000000000002E-2</v>
       </c>
       <c r="J15" s="8">
-        <v>5.3200000000000004E-2</v>
+        <v>5.7000000000000002E-2</v>
       </c>
       <c r="K15" s="8">
-        <v>5.4800000000000001E-2</v>
+        <v>5.7000000000000002E-2</v>
       </c>
       <c r="L15" s="8">
-        <v>5.6500000000000002E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="M15" s="8">
-        <v>5.6899999999999999E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="N15" s="8">
-        <v>5.7700000000000008E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="O15" s="8">
         <v>5.8100000000000006E-2</v>
       </c>
       <c r="P15" s="8">
         <v>5.8500000000000003E-2</v>
       </c>
       <c r="Q15" s="8">
         <v>5.9900000000000002E-2</v>
       </c>
       <c r="R15" s="8">
         <v>6.2899999999999998E-2</v>
       </c>
       <c r="S15" s="8">
         <v>6.3799999999999996E-2</v>
       </c>
       <c r="T15" s="8">
         <v>6.6400000000000001E-2</v>
       </c>
       <c r="U15" s="8">
         <v>7.1199999999999999E-2</v>
       </c>
       <c r="V15" s="8">
         <v>7.279999999999999E-2</v>
       </c>
@@ -10701,87 +10701,87 @@
         <v>0.105</v>
       </c>
       <c r="AV15" s="8">
         <v>0.105</v>
       </c>
       <c r="AW15" s="8">
         <v>0.105</v>
       </c>
       <c r="AX15" s="10"/>
       <c r="AY15" s="10"/>
       <c r="AZ15" s="10"/>
       <c r="BA15" s="10"/>
       <c r="BB15" s="10"/>
       <c r="BC15" s="10"/>
       <c r="BD15" s="10"/>
       <c r="BE15" s="10"/>
       <c r="BF15" s="9"/>
       <c r="BG15" s="9"/>
     </row>
     <row r="16" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A16" s="40"/>
       <c r="B16" s="24">
         <v>54</v>
       </c>
       <c r="C16" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>4.8800000000000003E-2</v>
       </c>
       <c r="D16" s="8">
-        <v>4.6600000000000003E-2</v>
+        <v>4.9500000000000002E-2</v>
       </c>
       <c r="E16" s="8">
-        <v>4.8100000000000004E-2</v>
+        <v>5.1000000000000004E-2</v>
       </c>
       <c r="F16" s="8">
-        <v>4.9399999999999999E-2</v>
+        <v>5.2999999999999999E-2</v>
       </c>
       <c r="G16" s="8">
-        <v>5.0700000000000002E-2</v>
+        <v>5.5800000000000002E-2</v>
       </c>
       <c r="H16" s="8">
-        <v>5.1900000000000002E-2</v>
+        <v>5.7000000000000002E-2</v>
       </c>
       <c r="I16" s="8">
-        <v>5.3200000000000004E-2</v>
+        <v>5.8299999999999998E-2</v>
       </c>
       <c r="J16" s="8">
-        <v>5.4800000000000001E-2</v>
+        <v>5.8299999999999998E-2</v>
       </c>
       <c r="K16" s="8">
-        <v>5.6500000000000002E-2</v>
+        <v>5.8699999999999995E-2</v>
       </c>
       <c r="L16" s="8">
-        <v>5.6899999999999999E-2</v>
+        <v>5.8699999999999995E-2</v>
       </c>
       <c r="M16" s="8">
-        <v>5.7700000000000008E-2</v>
+        <v>5.8699999999999995E-2</v>
       </c>
       <c r="N16" s="8">
-        <v>5.8100000000000006E-2</v>
+        <v>5.8699999999999995E-2</v>
       </c>
       <c r="O16" s="8">
-        <v>5.8500000000000003E-2</v>
+        <v>5.8699999999999995E-2</v>
       </c>
       <c r="P16" s="8">
         <v>5.9900000000000002E-2</v>
       </c>
       <c r="Q16" s="8">
         <v>6.2899999999999998E-2</v>
       </c>
       <c r="R16" s="8">
         <v>6.3799999999999996E-2</v>
       </c>
       <c r="S16" s="8">
         <v>6.6400000000000001E-2</v>
       </c>
       <c r="T16" s="8">
         <v>7.1199999999999999E-2</v>
       </c>
       <c r="U16" s="8">
         <v>7.279999999999999E-2</v>
       </c>
       <c r="V16" s="8">
         <v>7.4399999999999994E-2</v>
       </c>
       <c r="W16" s="8">
         <v>7.5999999999999998E-2</v>
       </c>
@@ -10856,84 +10856,84 @@
       </c>
       <c r="AU16" s="8">
         <v>0.105</v>
       </c>
       <c r="AV16" s="8">
         <v>0.105</v>
       </c>
       <c r="AW16" s="10"/>
       <c r="AX16" s="10"/>
       <c r="AY16" s="10"/>
       <c r="AZ16" s="10"/>
       <c r="BA16" s="10"/>
       <c r="BB16" s="10"/>
       <c r="BC16" s="10"/>
       <c r="BD16" s="10"/>
       <c r="BE16" s="10"/>
       <c r="BF16" s="9"/>
       <c r="BG16" s="9"/>
     </row>
     <row r="17" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A17" s="40"/>
       <c r="B17" s="24">
         <v>55</v>
       </c>
       <c r="C17" s="11">
-        <v>4.6600000000000003E-2</v>
+        <v>4.8800000000000003E-2</v>
       </c>
       <c r="D17" s="11">
-        <v>4.8100000000000004E-2</v>
+        <v>5.1000000000000004E-2</v>
       </c>
       <c r="E17" s="11">
-        <v>4.9399999999999999E-2</v>
+        <v>5.2299999999999999E-2</v>
       </c>
       <c r="F17" s="11">
-        <v>5.0700000000000002E-2</v>
+        <v>5.4300000000000001E-2</v>
       </c>
       <c r="G17" s="11">
-        <v>5.1900000000000002E-2</v>
+        <v>5.7000000000000002E-2</v>
       </c>
       <c r="H17" s="11">
-        <v>5.3200000000000004E-2</v>
+        <v>5.8299999999999998E-2</v>
       </c>
       <c r="I17" s="11">
-        <v>5.4800000000000001E-2</v>
+        <v>5.9900000000000002E-2</v>
       </c>
       <c r="J17" s="11">
-        <v>5.6500000000000002E-2</v>
+        <v>5.9900000000000002E-2</v>
       </c>
       <c r="K17" s="11">
-        <v>5.6899999999999999E-2</v>
+        <v>5.9900000000000002E-2</v>
       </c>
       <c r="L17" s="11">
-        <v>5.7700000000000008E-2</v>
+        <v>5.9900000000000002E-2</v>
       </c>
       <c r="M17" s="11">
-        <v>5.8100000000000006E-2</v>
+        <v>5.9900000000000002E-2</v>
       </c>
       <c r="N17" s="11">
-        <v>5.8500000000000003E-2</v>
+        <v>5.9900000000000002E-2</v>
       </c>
       <c r="O17" s="11">
         <v>5.9900000000000002E-2</v>
       </c>
       <c r="P17" s="11">
         <v>6.2899999999999998E-2</v>
       </c>
       <c r="Q17" s="11">
         <v>6.3799999999999996E-2</v>
       </c>
       <c r="R17" s="8">
         <v>6.6400000000000001E-2</v>
       </c>
       <c r="S17" s="8">
         <v>7.1199999999999999E-2</v>
       </c>
       <c r="T17" s="8">
         <v>7.279999999999999E-2</v>
       </c>
       <c r="U17" s="8">
         <v>7.4399999999999994E-2</v>
       </c>
       <c r="V17" s="8">
         <v>7.5999999999999998E-2</v>
       </c>
@@ -11009,84 +11009,84 @@
       <c r="AT17" s="8">
         <v>0.105</v>
       </c>
       <c r="AU17" s="8">
         <v>0.105</v>
       </c>
       <c r="AV17" s="10"/>
       <c r="AW17" s="10"/>
       <c r="AX17" s="10"/>
       <c r="AY17" s="10"/>
       <c r="AZ17" s="10"/>
       <c r="BA17" s="10"/>
       <c r="BB17" s="10"/>
       <c r="BC17" s="10"/>
       <c r="BD17" s="10"/>
       <c r="BE17" s="10"/>
       <c r="BF17" s="9"/>
       <c r="BG17" s="9"/>
     </row>
     <row r="18" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A18" s="40"/>
       <c r="B18" s="24">
         <v>56</v>
       </c>
       <c r="C18" s="11">
-        <v>4.7800000000000002E-2</v>
+        <v>0.05</v>
       </c>
       <c r="D18" s="11">
-        <v>4.9300000000000004E-2</v>
+        <v>5.2200000000000003E-2</v>
       </c>
       <c r="E18" s="11">
-        <v>5.0599999999999999E-2</v>
+        <v>5.3499999999999999E-2</v>
       </c>
       <c r="F18" s="11">
-        <v>5.1900000000000002E-2</v>
+        <v>5.5500000000000001E-2</v>
       </c>
       <c r="G18" s="11">
-        <v>5.3100000000000001E-2</v>
+        <v>5.8200000000000009E-2</v>
       </c>
       <c r="H18" s="11">
-        <v>5.4400000000000004E-2</v>
+        <v>5.9500000000000004E-2</v>
       </c>
       <c r="I18" s="11">
-        <v>5.5800000000000002E-2</v>
+        <v>6.0900000000000003E-2</v>
       </c>
       <c r="J18" s="11">
-        <v>5.7500000000000002E-2</v>
+        <v>6.0900000000000003E-2</v>
       </c>
       <c r="K18" s="11">
-        <v>5.79E-2</v>
+        <v>6.0900000000000003E-2</v>
       </c>
       <c r="L18" s="11">
-        <v>5.8799999999999998E-2</v>
+        <v>6.0900000000000003E-2</v>
       </c>
       <c r="M18" s="11">
-        <v>5.9199999999999996E-2</v>
+        <v>6.0900000000000003E-2</v>
       </c>
       <c r="N18" s="11">
-        <v>5.9600000000000007E-2</v>
+        <v>6.0900000000000003E-2</v>
       </c>
       <c r="O18" s="11">
         <v>6.1100000000000008E-2</v>
       </c>
       <c r="P18" s="11">
         <v>6.4599999999999991E-2</v>
       </c>
       <c r="Q18" s="11">
         <v>6.6400000000000001E-2</v>
       </c>
       <c r="R18" s="8">
         <v>7.1199999999999999E-2</v>
       </c>
       <c r="S18" s="8">
         <v>7.279999999999999E-2</v>
       </c>
       <c r="T18" s="8">
         <v>7.4399999999999994E-2</v>
       </c>
       <c r="U18" s="8">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="V18" s="8">
         <v>7.7699999999999991E-2</v>
       </c>
@@ -11160,84 +11160,84 @@
         <v>0.105</v>
       </c>
       <c r="AT18" s="8">
         <v>0.105</v>
       </c>
       <c r="AU18" s="10"/>
       <c r="AV18" s="10"/>
       <c r="AW18" s="10"/>
       <c r="AX18" s="10"/>
       <c r="AY18" s="10"/>
       <c r="AZ18" s="10"/>
       <c r="BA18" s="10"/>
       <c r="BB18" s="10"/>
       <c r="BC18" s="10"/>
       <c r="BD18" s="10"/>
       <c r="BE18" s="10"/>
       <c r="BF18" s="9"/>
       <c r="BG18" s="9"/>
     </row>
     <row r="19" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A19" s="40"/>
       <c r="B19" s="24">
         <v>57</v>
       </c>
       <c r="C19" s="11">
-        <v>4.9000000000000002E-2</v>
+        <v>5.1200000000000002E-2</v>
       </c>
       <c r="D19" s="11">
-        <v>5.0500000000000003E-2</v>
+        <v>5.3400000000000003E-2</v>
       </c>
       <c r="E19" s="11">
-        <v>5.1900000000000002E-2</v>
+        <v>5.4800000000000001E-2</v>
       </c>
       <c r="F19" s="11">
-        <v>5.3100000000000001E-2</v>
+        <v>5.67E-2</v>
       </c>
       <c r="G19" s="11">
-        <v>5.4300000000000001E-2</v>
+        <v>5.9400000000000001E-2</v>
       </c>
       <c r="H19" s="11">
-        <v>5.5600000000000004E-2</v>
+        <v>6.0700000000000011E-2</v>
       </c>
       <c r="I19" s="11">
-        <v>5.67E-2</v>
+        <v>6.1800000000000001E-2</v>
       </c>
       <c r="J19" s="11">
-        <v>5.8600000000000006E-2</v>
+        <v>6.1800000000000001E-2</v>
       </c>
       <c r="K19" s="11">
-        <v>5.8900000000000001E-2</v>
+        <v>6.1800000000000001E-2</v>
       </c>
       <c r="L19" s="11">
-        <v>5.9799999999999999E-2</v>
+        <v>6.1800000000000001E-2</v>
       </c>
       <c r="M19" s="11">
-        <v>6.0199999999999997E-2</v>
+        <v>6.1800000000000001E-2</v>
       </c>
       <c r="N19" s="11">
-        <v>6.0600000000000008E-2</v>
+        <v>6.1800000000000001E-2</v>
       </c>
       <c r="O19" s="11">
         <v>6.25E-2</v>
       </c>
       <c r="P19" s="11">
         <v>6.649999999999999E-2</v>
       </c>
       <c r="Q19" s="11">
         <v>7.1199999999999999E-2</v>
       </c>
       <c r="R19" s="8">
         <v>7.279999999999999E-2</v>
       </c>
       <c r="S19" s="8">
         <v>7.4399999999999994E-2</v>
       </c>
       <c r="T19" s="8">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="U19" s="8">
         <v>7.7699999999999991E-2</v>
       </c>
       <c r="V19" s="8">
         <v>7.959999999999999E-2</v>
       </c>
@@ -11309,84 +11309,84 @@
       </c>
       <c r="AS19" s="8">
         <v>0.105</v>
       </c>
       <c r="AT19" s="10"/>
       <c r="AU19" s="10"/>
       <c r="AV19" s="10"/>
       <c r="AW19" s="10"/>
       <c r="AX19" s="10"/>
       <c r="AY19" s="10"/>
       <c r="AZ19" s="10"/>
       <c r="BA19" s="10"/>
       <c r="BB19" s="10"/>
       <c r="BC19" s="10"/>
       <c r="BD19" s="10"/>
       <c r="BE19" s="10"/>
       <c r="BF19" s="9"/>
       <c r="BG19" s="9"/>
     </row>
     <row r="20" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A20" s="40"/>
       <c r="B20" s="24">
         <v>58</v>
       </c>
       <c r="C20" s="11">
-        <v>5.0300000000000004E-2</v>
+        <v>5.2500000000000005E-2</v>
       </c>
       <c r="D20" s="11">
-        <v>5.1700000000000003E-2</v>
+        <v>5.4600000000000003E-2</v>
       </c>
       <c r="E20" s="11">
-        <v>5.3100000000000001E-2</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="F20" s="11">
-        <v>5.4400000000000004E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="G20" s="11">
-        <v>5.5600000000000004E-2</v>
+        <v>6.0700000000000011E-2</v>
       </c>
       <c r="H20" s="11">
-        <v>5.6899999999999999E-2</v>
+        <v>6.2000000000000006E-2</v>
       </c>
       <c r="I20" s="11">
-        <v>5.8000000000000003E-2</v>
+        <v>6.3099999999999989E-2</v>
       </c>
       <c r="J20" s="11">
-        <v>5.9699999999999996E-2</v>
+        <v>6.3099999999999989E-2</v>
       </c>
       <c r="K20" s="11">
-        <v>6.0100000000000008E-2</v>
+        <v>6.3099999999999989E-2</v>
       </c>
       <c r="L20" s="11">
-        <v>6.1000000000000006E-2</v>
+        <v>6.3099999999999989E-2</v>
       </c>
       <c r="M20" s="11">
-        <v>6.1400000000000003E-2</v>
+        <v>6.3099999999999989E-2</v>
       </c>
       <c r="N20" s="11">
-        <v>6.1800000000000001E-2</v>
+        <v>6.3099999999999989E-2</v>
       </c>
       <c r="O20" s="11">
         <v>6.3699999999999993E-2</v>
       </c>
       <c r="P20" s="11">
         <v>6.7799999999999999E-2</v>
       </c>
       <c r="Q20" s="11">
         <v>7.279999999999999E-2</v>
       </c>
       <c r="R20" s="8">
         <v>7.4399999999999994E-2</v>
       </c>
       <c r="S20" s="8">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="T20" s="8">
         <v>7.7699999999999991E-2</v>
       </c>
       <c r="U20" s="8">
         <v>7.959999999999999E-2</v>
       </c>
       <c r="V20" s="8">
         <v>8.1699999999999995E-2</v>
       </c>
@@ -11456,84 +11456,84 @@
       <c r="AR20" s="8">
         <v>0.105</v>
       </c>
       <c r="AS20" s="10"/>
       <c r="AT20" s="10"/>
       <c r="AU20" s="10"/>
       <c r="AV20" s="10"/>
       <c r="AW20" s="10"/>
       <c r="AX20" s="10"/>
       <c r="AY20" s="10"/>
       <c r="AZ20" s="10"/>
       <c r="BA20" s="10"/>
       <c r="BB20" s="10"/>
       <c r="BC20" s="10"/>
       <c r="BD20" s="10"/>
       <c r="BE20" s="10"/>
       <c r="BF20" s="9"/>
       <c r="BG20" s="9"/>
     </row>
     <row r="21" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A21" s="40"/>
       <c r="B21" s="24">
         <v>59</v>
       </c>
       <c r="C21" s="11">
-        <v>5.1500000000000004E-2</v>
+        <v>5.3700000000000005E-2</v>
       </c>
       <c r="D21" s="11">
-        <v>5.3000000000000005E-2</v>
+        <v>5.5900000000000005E-2</v>
       </c>
       <c r="E21" s="11">
-        <v>5.4400000000000004E-2</v>
+        <v>5.7300000000000004E-2</v>
       </c>
       <c r="F21" s="11">
-        <v>5.5800000000000002E-2</v>
+        <v>5.9400000000000001E-2</v>
       </c>
       <c r="G21" s="11">
-        <v>5.7000000000000002E-2</v>
+        <v>6.2099999999999995E-2</v>
       </c>
       <c r="H21" s="11">
-        <v>5.8500000000000003E-2</v>
+        <v>6.359999999999999E-2</v>
       </c>
       <c r="I21" s="11">
-        <v>5.9000000000000004E-2</v>
+        <v>6.409999999999999E-2</v>
       </c>
       <c r="J21" s="11">
-        <v>6.0900000000000003E-2</v>
+        <v>6.409999999999999E-2</v>
       </c>
       <c r="K21" s="11">
-        <v>6.13E-2</v>
+        <v>6.409999999999999E-2</v>
       </c>
       <c r="L21" s="11">
-        <v>6.2199999999999998E-2</v>
+        <v>6.409999999999999E-2</v>
       </c>
       <c r="M21" s="11">
-        <v>6.2599999999999989E-2</v>
+        <v>6.409999999999999E-2</v>
       </c>
       <c r="N21" s="11">
-        <v>6.3E-2</v>
+        <v>6.409999999999999E-2</v>
       </c>
       <c r="O21" s="11">
         <v>6.4899999999999999E-2</v>
       </c>
       <c r="P21" s="11">
         <v>6.8999999999999992E-2</v>
       </c>
       <c r="Q21" s="11">
         <v>7.4399999999999994E-2</v>
       </c>
       <c r="R21" s="8">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="S21" s="8">
         <v>7.7699999999999991E-2</v>
       </c>
       <c r="T21" s="8">
         <v>7.959999999999999E-2</v>
       </c>
       <c r="U21" s="8">
         <v>8.1699999999999995E-2</v>
       </c>
       <c r="V21" s="8">
         <v>8.5099999999999995E-2</v>
       </c>
@@ -11601,84 +11601,84 @@
         <v>0.105</v>
       </c>
       <c r="AR21" s="10"/>
       <c r="AS21" s="10"/>
       <c r="AT21" s="10"/>
       <c r="AU21" s="10"/>
       <c r="AV21" s="10"/>
       <c r="AW21" s="10"/>
       <c r="AX21" s="10"/>
       <c r="AY21" s="10"/>
       <c r="AZ21" s="10"/>
       <c r="BA21" s="10"/>
       <c r="BB21" s="10"/>
       <c r="BC21" s="10"/>
       <c r="BD21" s="10"/>
       <c r="BE21" s="10"/>
       <c r="BF21" s="9"/>
       <c r="BG21" s="9"/>
     </row>
     <row r="22" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A22" s="40"/>
       <c r="B22" s="24">
         <v>60</v>
       </c>
       <c r="C22" s="11">
-        <v>5.2700000000000004E-2</v>
+        <v>5.4900000000000004E-2</v>
       </c>
       <c r="D22" s="11">
-        <v>5.4200000000000005E-2</v>
+        <v>5.7100000000000005E-2</v>
       </c>
       <c r="E22" s="11">
-        <v>5.62E-2</v>
+        <v>5.9099999999999993E-2</v>
       </c>
       <c r="F22" s="11">
-        <v>5.7500000000000002E-2</v>
+        <v>6.1100000000000008E-2</v>
       </c>
       <c r="G22" s="11">
-        <v>5.9000000000000004E-2</v>
+        <v>6.409999999999999E-2</v>
       </c>
       <c r="H22" s="11">
-        <v>5.9500000000000004E-2</v>
+        <v>6.4599999999999991E-2</v>
       </c>
       <c r="I22" s="11">
-        <v>6.0699999999999997E-2</v>
+        <v>6.5799999999999997E-2</v>
       </c>
       <c r="J22" s="11">
-        <v>6.2599999999999989E-2</v>
+        <v>6.5799999999999997E-2</v>
       </c>
       <c r="K22" s="11">
-        <v>6.2899999999999998E-2</v>
+        <v>6.5799999999999997E-2</v>
       </c>
       <c r="L22" s="11">
-        <v>6.3899999999999998E-2</v>
+        <v>6.5799999999999997E-2</v>
       </c>
       <c r="M22" s="11">
-        <v>6.4299999999999996E-2</v>
+        <v>6.5799999999999997E-2</v>
       </c>
       <c r="N22" s="11">
-        <v>6.4599999999999991E-2</v>
+        <v>6.5799999999999997E-2</v>
       </c>
       <c r="O22" s="11">
         <v>6.5999999999999989E-2</v>
       </c>
       <c r="P22" s="11">
         <v>7.0199999999999999E-2</v>
       </c>
       <c r="Q22" s="11">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="R22" s="8">
         <v>7.7699999999999991E-2</v>
       </c>
       <c r="S22" s="8">
         <v>7.959999999999999E-2</v>
       </c>
       <c r="T22" s="8">
         <v>8.1699999999999995E-2</v>
       </c>
       <c r="U22" s="8">
         <v>8.5099999999999995E-2</v>
       </c>
       <c r="V22" s="8">
         <v>8.6199999999999999E-2</v>
       </c>
@@ -11746,84 +11746,84 @@
       <c r="AR22" s="10"/>
       <c r="AS22" s="10"/>
       <c r="AT22" s="10"/>
       <c r="AU22" s="10"/>
       <c r="AV22" s="10"/>
       <c r="AW22" s="10"/>
       <c r="AX22" s="10"/>
       <c r="AY22" s="10"/>
       <c r="AZ22" s="10"/>
       <c r="BA22" s="10"/>
       <c r="BB22" s="10"/>
       <c r="BC22" s="10"/>
       <c r="BD22" s="10"/>
       <c r="BE22" s="10"/>
       <c r="BF22" s="9"/>
       <c r="BG22" s="9"/>
     </row>
     <row r="23" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A23" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B23" s="24">
         <v>61</v>
       </c>
       <c r="C23" s="11">
-        <v>5.3900000000000003E-2</v>
+        <v>5.6100000000000004E-2</v>
       </c>
       <c r="D23" s="11">
-        <v>5.5400000000000005E-2</v>
+        <v>5.8299999999999998E-2</v>
       </c>
       <c r="E23" s="11">
-        <v>5.74E-2</v>
+        <v>6.0299999999999999E-2</v>
       </c>
       <c r="F23" s="11">
-        <v>5.8900000000000001E-2</v>
+        <v>6.25E-2</v>
       </c>
       <c r="G23" s="11">
-        <v>5.9600000000000007E-2</v>
+        <v>6.4700000000000008E-2</v>
       </c>
       <c r="H23" s="11">
-        <v>6.0299999999999999E-2</v>
+        <v>6.5399999999999986E-2</v>
       </c>
       <c r="I23" s="11">
-        <v>6.1800000000000001E-2</v>
+        <v>6.6899999999999987E-2</v>
       </c>
       <c r="J23" s="11">
-        <v>6.3799999999999996E-2</v>
+        <v>6.6899999999999987E-2</v>
       </c>
       <c r="K23" s="11">
-        <v>6.409999999999999E-2</v>
+        <v>6.6899999999999987E-2</v>
       </c>
       <c r="L23" s="11">
-        <v>6.5000000000000002E-2</v>
+        <v>6.6899999999999987E-2</v>
       </c>
       <c r="M23" s="11">
-        <v>6.54E-2</v>
+        <v>6.6899999999999987E-2</v>
       </c>
       <c r="N23" s="11">
-        <v>6.5799999999999997E-2</v>
+        <v>6.6899999999999987E-2</v>
       </c>
       <c r="O23" s="11">
         <v>6.7199999999999996E-2</v>
       </c>
       <c r="P23" s="11">
         <v>7.1499999999999994E-2</v>
       </c>
       <c r="Q23" s="11">
         <v>7.7699999999999991E-2</v>
       </c>
       <c r="R23" s="8">
         <v>7.959999999999999E-2</v>
       </c>
       <c r="S23" s="8">
         <v>8.1699999999999995E-2</v>
       </c>
       <c r="T23" s="8">
         <v>8.5099999999999995E-2</v>
       </c>
       <c r="U23" s="8">
         <v>8.6199999999999999E-2</v>
       </c>
       <c r="V23" s="8">
         <v>8.8399999999999992E-2</v>
       </c>
@@ -11887,84 +11887,84 @@
       <c r="AP23" s="10"/>
       <c r="AQ23" s="10"/>
       <c r="AR23" s="10"/>
       <c r="AS23" s="10"/>
       <c r="AT23" s="10"/>
       <c r="AU23" s="10"/>
       <c r="AV23" s="10"/>
       <c r="AW23" s="10"/>
       <c r="AX23" s="10"/>
       <c r="AY23" s="10"/>
       <c r="AZ23" s="10"/>
       <c r="BA23" s="10"/>
       <c r="BB23" s="10"/>
       <c r="BC23" s="10"/>
       <c r="BD23" s="10"/>
       <c r="BE23" s="10"/>
       <c r="BF23" s="9"/>
       <c r="BG23" s="9"/>
     </row>
     <row r="24" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A24" s="40"/>
       <c r="B24" s="24">
         <v>62</v>
       </c>
       <c r="C24" s="11">
-        <v>5.5100000000000003E-2</v>
+        <v>5.7300000000000004E-2</v>
       </c>
       <c r="D24" s="11">
-        <v>5.67E-2</v>
+        <v>5.9599999999999993E-2</v>
       </c>
       <c r="E24" s="11">
-        <v>5.8700000000000009E-2</v>
+        <v>6.1600000000000009E-2</v>
       </c>
       <c r="F24" s="11">
-        <v>5.9600000000000007E-2</v>
+        <v>6.3200000000000006E-2</v>
       </c>
       <c r="G24" s="11">
-        <v>6.0400000000000002E-2</v>
+        <v>6.5500000000000003E-2</v>
       </c>
       <c r="H24" s="11">
-        <v>6.1199999999999997E-2</v>
+        <v>6.6299999999999998E-2</v>
       </c>
       <c r="I24" s="11">
-        <v>6.3E-2</v>
+        <v>6.8099999999999994E-2</v>
       </c>
       <c r="J24" s="11">
-        <v>6.4899999999999999E-2</v>
+        <v>6.8099999999999994E-2</v>
       </c>
       <c r="K24" s="11">
-        <v>6.5299999999999997E-2</v>
+        <v>6.8099999999999994E-2</v>
       </c>
       <c r="L24" s="11">
-        <v>6.6199999999999995E-2</v>
+        <v>6.8099999999999994E-2</v>
       </c>
       <c r="M24" s="11">
-        <v>6.6599999999999993E-2</v>
+        <v>6.8099999999999994E-2</v>
       </c>
       <c r="N24" s="11">
-        <v>6.699999999999999E-2</v>
+        <v>6.8099999999999994E-2</v>
       </c>
       <c r="O24" s="11">
         <v>6.8400000000000002E-2</v>
       </c>
       <c r="P24" s="11">
         <v>7.279999999999999E-2</v>
       </c>
       <c r="Q24" s="11">
         <v>7.959999999999999E-2</v>
       </c>
       <c r="R24" s="8">
         <v>8.1699999999999995E-2</v>
       </c>
       <c r="S24" s="8">
         <v>8.5099999999999995E-2</v>
       </c>
       <c r="T24" s="8">
         <v>8.6199999999999999E-2</v>
       </c>
       <c r="U24" s="8">
         <v>8.8399999999999992E-2</v>
       </c>
       <c r="V24" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
@@ -12026,84 +12026,84 @@
       <c r="AP24" s="10"/>
       <c r="AQ24" s="10"/>
       <c r="AR24" s="10"/>
       <c r="AS24" s="10"/>
       <c r="AT24" s="10"/>
       <c r="AU24" s="10"/>
       <c r="AV24" s="10"/>
       <c r="AW24" s="10"/>
       <c r="AX24" s="10"/>
       <c r="AY24" s="10"/>
       <c r="AZ24" s="10"/>
       <c r="BA24" s="10"/>
       <c r="BB24" s="10"/>
       <c r="BC24" s="10"/>
       <c r="BD24" s="10"/>
       <c r="BE24" s="10"/>
       <c r="BF24" s="9"/>
       <c r="BG24" s="9"/>
     </row>
     <row r="25" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A25" s="40"/>
       <c r="B25" s="24">
         <v>63</v>
       </c>
       <c r="C25" s="11">
-        <v>5.6400000000000006E-2</v>
+        <v>5.8600000000000006E-2</v>
       </c>
       <c r="D25" s="11">
-        <v>5.79E-2</v>
+        <v>6.08E-2</v>
       </c>
       <c r="E25" s="11">
-        <v>5.9500000000000004E-2</v>
+        <v>6.2400000000000004E-2</v>
       </c>
       <c r="F25" s="11">
-        <v>6.0500000000000005E-2</v>
+        <v>6.4100000000000004E-2</v>
       </c>
       <c r="G25" s="11">
-        <v>6.13E-2</v>
+        <v>6.6399999999999987E-2</v>
       </c>
       <c r="H25" s="11">
-        <v>6.2199999999999998E-2</v>
+        <v>6.7299999999999999E-2</v>
       </c>
       <c r="I25" s="11">
-        <v>6.3799999999999996E-2</v>
+        <v>6.8899999999999989E-2</v>
       </c>
       <c r="J25" s="11">
-        <v>6.59E-2</v>
+        <v>6.8899999999999989E-2</v>
       </c>
       <c r="K25" s="11">
-        <v>6.6199999999999995E-2</v>
+        <v>6.8899999999999989E-2</v>
       </c>
       <c r="L25" s="11">
-        <v>6.7199999999999996E-2</v>
+        <v>6.8899999999999989E-2</v>
       </c>
       <c r="M25" s="11">
-        <v>6.7599999999999993E-2</v>
+        <v>6.8899999999999989E-2</v>
       </c>
       <c r="N25" s="11">
-        <v>6.7999999999999991E-2</v>
+        <v>6.8899999999999989E-2</v>
       </c>
       <c r="O25" s="11">
         <v>6.989999999999999E-2</v>
       </c>
       <c r="P25" s="11">
         <v>7.4499999999999997E-2</v>
       </c>
       <c r="Q25" s="11">
         <v>8.1699999999999995E-2</v>
       </c>
       <c r="R25" s="8">
         <v>8.5099999999999995E-2</v>
       </c>
       <c r="S25" s="8">
         <v>8.6199999999999999E-2</v>
       </c>
       <c r="T25" s="8">
         <v>8.8399999999999992E-2</v>
       </c>
       <c r="U25" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="V25" s="8">
         <v>9.4500000000000001E-2</v>
       </c>
@@ -12163,84 +12163,84 @@
       <c r="AP25" s="10"/>
       <c r="AQ25" s="10"/>
       <c r="AR25" s="10"/>
       <c r="AS25" s="10"/>
       <c r="AT25" s="10"/>
       <c r="AU25" s="10"/>
       <c r="AV25" s="10"/>
       <c r="AW25" s="10"/>
       <c r="AX25" s="10"/>
       <c r="AY25" s="10"/>
       <c r="AZ25" s="10"/>
       <c r="BA25" s="10"/>
       <c r="BB25" s="10"/>
       <c r="BC25" s="10"/>
       <c r="BD25" s="10"/>
       <c r="BE25" s="10"/>
       <c r="BF25" s="9"/>
       <c r="BG25" s="9"/>
     </row>
     <row r="26" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A26" s="40"/>
       <c r="B26" s="24">
         <v>64</v>
       </c>
       <c r="C26" s="11">
-        <v>5.7600000000000005E-2</v>
+        <v>5.9799999999999999E-2</v>
       </c>
       <c r="D26" s="11">
-        <v>5.8700000000000009E-2</v>
+        <v>6.1600000000000009E-2</v>
       </c>
       <c r="E26" s="11">
-        <v>6.0299999999999999E-2</v>
+        <v>6.3199999999999992E-2</v>
       </c>
       <c r="F26" s="11">
-        <v>6.1600000000000009E-2</v>
+        <v>6.5200000000000008E-2</v>
       </c>
       <c r="G26" s="11">
-        <v>6.2400000000000004E-2</v>
+        <v>6.7500000000000004E-2</v>
       </c>
       <c r="H26" s="11">
-        <v>6.3299999999999995E-2</v>
+        <v>6.8399999999999989E-2</v>
       </c>
       <c r="I26" s="11">
-        <v>6.5199999999999994E-2</v>
+        <v>7.0300000000000001E-2</v>
       </c>
       <c r="J26" s="11">
-        <v>6.7299999999999999E-2</v>
+        <v>7.0300000000000001E-2</v>
       </c>
       <c r="K26" s="11">
-        <v>6.7599999999999993E-2</v>
+        <v>7.0300000000000001E-2</v>
       </c>
       <c r="L26" s="11">
-        <v>6.8699999999999997E-2</v>
+        <v>7.0300000000000001E-2</v>
       </c>
       <c r="M26" s="11">
-        <v>6.9099999999999995E-2</v>
+        <v>7.0300000000000001E-2</v>
       </c>
       <c r="N26" s="11">
-        <v>6.9399999999999989E-2</v>
+        <v>7.0300000000000001E-2</v>
       </c>
       <c r="O26" s="11">
         <v>7.2700000000000001E-2</v>
       </c>
       <c r="P26" s="11">
         <v>7.7299999999999994E-2</v>
       </c>
       <c r="Q26" s="11">
         <v>8.5099999999999995E-2</v>
       </c>
       <c r="R26" s="8">
         <v>8.6199999999999999E-2</v>
       </c>
       <c r="S26" s="8">
         <v>8.8399999999999992E-2</v>
       </c>
       <c r="T26" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="U26" s="8">
         <v>9.4500000000000001E-2</v>
       </c>
       <c r="V26" s="8">
         <v>9.8400000000000001E-2</v>
       </c>
@@ -12298,84 +12298,84 @@
       <c r="AP26" s="10"/>
       <c r="AQ26" s="10"/>
       <c r="AR26" s="10"/>
       <c r="AS26" s="10"/>
       <c r="AT26" s="10"/>
       <c r="AU26" s="10"/>
       <c r="AV26" s="10"/>
       <c r="AW26" s="10"/>
       <c r="AX26" s="10"/>
       <c r="AY26" s="10"/>
       <c r="AZ26" s="10"/>
       <c r="BA26" s="10"/>
       <c r="BB26" s="10"/>
       <c r="BC26" s="10"/>
       <c r="BD26" s="10"/>
       <c r="BE26" s="10"/>
       <c r="BF26" s="9"/>
       <c r="BG26" s="9"/>
     </row>
     <row r="27" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A27" s="40"/>
       <c r="B27" s="24">
         <v>65</v>
       </c>
       <c r="C27" s="11">
-        <v>5.8400000000000001E-2</v>
+        <v>6.0599999999999994E-2</v>
       </c>
       <c r="D27" s="11">
-        <v>5.9600000000000007E-2</v>
+        <v>6.25E-2</v>
       </c>
       <c r="E27" s="11">
-        <v>6.1199999999999997E-2</v>
+        <v>6.409999999999999E-2</v>
       </c>
       <c r="F27" s="11">
-        <v>6.2400000000000004E-2</v>
+        <v>6.6000000000000003E-2</v>
       </c>
       <c r="G27" s="11">
-        <v>6.3500000000000001E-2</v>
+        <v>6.8599999999999994E-2</v>
       </c>
       <c r="H27" s="11">
-        <v>6.4299999999999996E-2</v>
+        <v>6.9399999999999989E-2</v>
       </c>
       <c r="I27" s="11">
-        <v>6.649999999999999E-2</v>
+        <v>7.1599999999999997E-2</v>
       </c>
       <c r="J27" s="11">
-        <v>6.8199999999999997E-2</v>
+        <v>7.1599999999999997E-2</v>
       </c>
       <c r="K27" s="11">
-        <v>6.8899999999999989E-2</v>
+        <v>7.1599999999999997E-2</v>
       </c>
       <c r="L27" s="11">
-        <v>6.9999999999999993E-2</v>
+        <v>7.1599999999999997E-2</v>
       </c>
       <c r="M27" s="11">
-        <v>7.039999999999999E-2</v>
+        <v>7.1599999999999997E-2</v>
       </c>
       <c r="N27" s="11">
-        <v>7.0800000000000002E-2</v>
+        <v>7.1599999999999997E-2</v>
       </c>
       <c r="O27" s="11">
         <v>7.2999999999999995E-2</v>
       </c>
       <c r="P27" s="11">
         <v>7.7799999999999994E-2</v>
       </c>
       <c r="Q27" s="11">
         <v>8.6199999999999999E-2</v>
       </c>
       <c r="R27" s="8">
         <v>8.8399999999999992E-2</v>
       </c>
       <c r="S27" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="T27" s="8">
         <v>9.4500000000000001E-2</v>
       </c>
       <c r="U27" s="8">
         <v>9.8400000000000001E-2</v>
       </c>
       <c r="V27" s="8">
         <v>0.1022</v>
       </c>
@@ -12431,84 +12431,84 @@
       <c r="AP27" s="10"/>
       <c r="AQ27" s="10"/>
       <c r="AR27" s="10"/>
       <c r="AS27" s="10"/>
       <c r="AT27" s="10"/>
       <c r="AU27" s="10"/>
       <c r="AV27" s="10"/>
       <c r="AW27" s="10"/>
       <c r="AX27" s="10"/>
       <c r="AY27" s="10"/>
       <c r="AZ27" s="10"/>
       <c r="BA27" s="10"/>
       <c r="BB27" s="10"/>
       <c r="BC27" s="10"/>
       <c r="BD27" s="10"/>
       <c r="BE27" s="10"/>
       <c r="BF27" s="9"/>
       <c r="BG27" s="9"/>
     </row>
     <row r="28" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A28" s="40"/>
       <c r="B28" s="24">
         <v>66</v>
       </c>
       <c r="C28" s="11">
-        <v>5.9299999999999999E-2</v>
+        <v>6.1499999999999992E-2</v>
       </c>
       <c r="D28" s="11">
-        <v>6.0400000000000002E-2</v>
+        <v>6.3299999999999995E-2</v>
       </c>
       <c r="E28" s="11">
-        <v>6.2000000000000006E-2</v>
+        <v>6.4899999999999999E-2</v>
       </c>
       <c r="F28" s="11">
-        <v>6.3399999999999998E-2</v>
+        <v>6.7000000000000004E-2</v>
       </c>
       <c r="G28" s="11">
-        <v>6.4000000000000001E-2</v>
+        <v>6.9099999999999995E-2</v>
       </c>
       <c r="H28" s="11">
-        <v>6.54E-2</v>
+        <v>7.0500000000000007E-2</v>
       </c>
       <c r="I28" s="11">
-        <v>6.7799999999999999E-2</v>
+        <v>7.2899999999999993E-2</v>
       </c>
       <c r="J28" s="11">
-        <v>6.9599999999999995E-2</v>
+        <v>7.2899999999999993E-2</v>
       </c>
       <c r="K28" s="11">
-        <v>7.039999999999999E-2</v>
+        <v>7.2899999999999993E-2</v>
       </c>
       <c r="L28" s="11">
-        <v>7.039999999999999E-2</v>
+        <v>7.2899999999999993E-2</v>
       </c>
       <c r="M28" s="11">
-        <v>7.0800000000000002E-2</v>
+        <v>7.2899999999999993E-2</v>
       </c>
       <c r="N28" s="11">
-        <v>7.1199999999999999E-2</v>
+        <v>7.2899999999999993E-2</v>
       </c>
       <c r="O28" s="11">
         <v>7.46E-2</v>
       </c>
       <c r="P28" s="11">
         <v>7.9399999999999998E-2</v>
       </c>
       <c r="Q28" s="11">
         <v>8.8399999999999992E-2</v>
       </c>
       <c r="R28" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="S28" s="8">
         <v>9.4500000000000001E-2</v>
       </c>
       <c r="T28" s="8">
         <v>9.8400000000000001E-2</v>
       </c>
       <c r="U28" s="8">
         <v>0.1022</v>
       </c>
       <c r="V28" s="8">
         <v>0.10539999999999999</v>
       </c>
@@ -12562,84 +12562,84 @@
       <c r="AP28" s="10"/>
       <c r="AQ28" s="10"/>
       <c r="AR28" s="10"/>
       <c r="AS28" s="10"/>
       <c r="AT28" s="10"/>
       <c r="AU28" s="10"/>
       <c r="AV28" s="10"/>
       <c r="AW28" s="10"/>
       <c r="AX28" s="10"/>
       <c r="AY28" s="10"/>
       <c r="AZ28" s="10"/>
       <c r="BA28" s="10"/>
       <c r="BB28" s="10"/>
       <c r="BC28" s="10"/>
       <c r="BD28" s="10"/>
       <c r="BE28" s="10"/>
       <c r="BF28" s="9"/>
       <c r="BG28" s="9"/>
     </row>
     <row r="29" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A29" s="40"/>
       <c r="B29" s="24">
         <v>67</v>
       </c>
       <c r="C29" s="11">
-        <v>6.0400000000000002E-2</v>
+        <v>6.2599999999999989E-2</v>
       </c>
       <c r="D29" s="11">
-        <v>6.1199999999999997E-2</v>
+        <v>6.409999999999999E-2</v>
       </c>
       <c r="E29" s="11">
-        <v>6.2799999999999995E-2</v>
+        <v>6.5699999999999995E-2</v>
       </c>
       <c r="F29" s="11">
-        <v>6.409999999999999E-2</v>
+        <v>6.7699999999999996E-2</v>
       </c>
       <c r="G29" s="11">
-        <v>6.4899999999999999E-2</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="H29" s="11">
-        <v>6.6299999999999998E-2</v>
+        <v>7.1399999999999991E-2</v>
       </c>
       <c r="I29" s="11">
-        <v>6.9199999999999998E-2</v>
+        <v>7.4300000000000005E-2</v>
       </c>
       <c r="J29" s="11">
-        <v>7.0999999999999994E-2</v>
+        <v>7.4300000000000005E-2</v>
       </c>
       <c r="K29" s="11">
-        <v>7.1799999999999989E-2</v>
+        <v>7.4300000000000005E-2</v>
       </c>
       <c r="L29" s="11">
-        <v>7.1799999999999989E-2</v>
+        <v>7.4300000000000005E-2</v>
       </c>
       <c r="M29" s="11">
-        <v>7.22E-2</v>
+        <v>7.4300000000000005E-2</v>
       </c>
       <c r="N29" s="11">
-        <v>7.2599999999999998E-2</v>
+        <v>7.4300000000000005E-2</v>
       </c>
       <c r="O29" s="11">
         <v>7.6100000000000001E-2</v>
       </c>
       <c r="P29" s="11">
         <v>8.1099999999999992E-2</v>
       </c>
       <c r="Q29" s="11">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="R29" s="8">
         <v>9.4500000000000001E-2</v>
       </c>
       <c r="S29" s="8">
         <v>9.8400000000000001E-2</v>
       </c>
       <c r="T29" s="8">
         <v>0.1022</v>
       </c>
       <c r="U29" s="8">
         <v>0.10539999999999999</v>
       </c>
       <c r="V29" s="8">
         <v>0.109</v>
       </c>
@@ -12689,108 +12689,108 @@
       <c r="AN29" s="12"/>
       <c r="AO29" s="12"/>
       <c r="AP29" s="12"/>
       <c r="AQ29" s="12"/>
       <c r="AR29" s="12"/>
       <c r="AS29" s="12"/>
       <c r="AT29" s="12"/>
       <c r="AU29" s="12"/>
       <c r="AV29" s="12"/>
       <c r="AW29" s="12"/>
       <c r="AX29" s="12"/>
       <c r="AY29" s="12"/>
       <c r="AZ29" s="12"/>
       <c r="BA29" s="12"/>
       <c r="BB29" s="12"/>
       <c r="BC29" s="12"/>
       <c r="BD29" s="12"/>
       <c r="BE29" s="12"/>
     </row>
     <row r="30" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A30" s="40"/>
       <c r="B30" s="24">
         <v>68</v>
       </c>
       <c r="C30" s="11">
-        <v>6.1100000000000008E-2</v>
+        <v>6.3299999999999995E-2</v>
       </c>
       <c r="D30" s="11">
-        <v>6.2000000000000006E-2</v>
+        <v>6.4899999999999999E-2</v>
       </c>
       <c r="E30" s="11">
-        <v>6.3699999999999993E-2</v>
+        <v>6.6599999999999993E-2</v>
       </c>
       <c r="F30" s="11">
-        <v>6.4899999999999999E-2</v>
+        <v>6.8500000000000005E-2</v>
       </c>
       <c r="G30" s="11">
-        <v>6.5699999999999995E-2</v>
+        <v>7.0800000000000002E-2</v>
       </c>
       <c r="H30" s="11">
-        <v>6.7699999999999996E-2</v>
+        <v>7.2800000000000004E-2</v>
       </c>
       <c r="I30" s="11">
-        <v>7.0499999999999993E-2</v>
+        <v>7.5600000000000001E-2</v>
       </c>
       <c r="J30" s="11">
-        <v>7.2299999999999989E-2</v>
+        <v>7.5600000000000001E-2</v>
       </c>
       <c r="K30" s="11">
-        <v>7.3599999999999999E-2</v>
+        <v>7.5799999999999992E-2</v>
       </c>
       <c r="L30" s="11">
-        <v>7.3899999999999993E-2</v>
+        <v>7.5799999999999992E-2</v>
       </c>
       <c r="M30" s="11">
-        <v>7.4299999999999991E-2</v>
+        <v>7.5799999999999992E-2</v>
       </c>
       <c r="N30" s="11">
-        <v>7.4699999999999989E-2</v>
+        <v>7.5799999999999992E-2</v>
       </c>
       <c r="O30" s="11">
         <v>7.8399999999999997E-2</v>
       </c>
       <c r="P30" s="11">
         <v>8.3699999999999997E-2</v>
       </c>
       <c r="Q30" s="11">
         <v>9.4500000000000001E-2</v>
       </c>
       <c r="R30" s="8">
         <v>9.8400000000000001E-2</v>
       </c>
       <c r="S30" s="8">
         <v>0.1022</v>
       </c>
       <c r="T30" s="8">
         <v>0.10539999999999999</v>
       </c>
       <c r="U30" s="8">
         <v>0.109</v>
       </c>
       <c r="V30" s="8">
-        <v>0.10819999999999999</v>
+        <v>0.109</v>
       </c>
       <c r="W30" s="8">
         <v>0.1075</v>
       </c>
       <c r="X30" s="8">
         <v>0.10719999999999999</v>
       </c>
       <c r="Y30" s="8">
         <v>0.106</v>
       </c>
       <c r="Z30" s="8">
         <v>0.10489999999999999</v>
       </c>
       <c r="AA30" s="8">
         <v>0.10439999999999999</v>
       </c>
       <c r="AB30" s="8">
         <v>0.1047</v>
       </c>
       <c r="AC30" s="8">
         <v>0.105</v>
       </c>
       <c r="AD30" s="8">
         <v>0.105</v>
       </c>
@@ -12814,108 +12814,108 @@
       <c r="AN30" s="12"/>
       <c r="AO30" s="12"/>
       <c r="AP30" s="12"/>
       <c r="AQ30" s="12"/>
       <c r="AR30" s="12"/>
       <c r="AS30" s="12"/>
       <c r="AT30" s="12"/>
       <c r="AU30" s="12"/>
       <c r="AV30" s="12"/>
       <c r="AW30" s="12"/>
       <c r="AX30" s="12"/>
       <c r="AY30" s="12"/>
       <c r="AZ30" s="12"/>
       <c r="BA30" s="12"/>
       <c r="BB30" s="12"/>
       <c r="BC30" s="12"/>
       <c r="BD30" s="12"/>
       <c r="BE30" s="12"/>
     </row>
     <row r="31" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A31" s="40"/>
       <c r="B31" s="24">
         <v>69</v>
       </c>
       <c r="C31" s="11">
-        <v>6.1900000000000004E-2</v>
+        <v>6.409999999999999E-2</v>
       </c>
       <c r="D31" s="11">
-        <v>6.2799999999999995E-2</v>
+        <v>6.5699999999999995E-2</v>
       </c>
       <c r="E31" s="11">
-        <v>6.4500000000000002E-2</v>
+        <v>6.7400000000000002E-2</v>
       </c>
       <c r="F31" s="11">
-        <v>6.5699999999999995E-2</v>
+        <v>6.93E-2</v>
       </c>
       <c r="G31" s="11">
-        <v>6.649999999999999E-2</v>
+        <v>7.1599999999999997E-2</v>
       </c>
       <c r="H31" s="11">
-        <v>6.9199999999999998E-2</v>
+        <v>7.4300000000000005E-2</v>
       </c>
       <c r="I31" s="11">
-        <v>7.1399999999999991E-2</v>
+        <v>7.6499999999999985E-2</v>
       </c>
       <c r="J31" s="11">
-        <v>7.3200000000000001E-2</v>
+        <v>7.6499999999999985E-2</v>
       </c>
       <c r="K31" s="11">
-        <v>7.4999999999999997E-2</v>
+        <v>7.7199999999999991E-2</v>
       </c>
       <c r="L31" s="11">
-        <v>7.5999999999999998E-2</v>
+        <v>7.7499999999999999E-2</v>
       </c>
       <c r="M31" s="11">
-        <v>7.6399999999999996E-2</v>
+        <v>7.7499999999999999E-2</v>
       </c>
       <c r="N31" s="11">
-        <v>7.6799999999999993E-2</v>
+        <v>7.7499999999999999E-2</v>
       </c>
       <c r="O31" s="11">
         <v>8.0699999999999994E-2</v>
       </c>
       <c r="P31" s="11">
         <v>8.6399999999999991E-2</v>
       </c>
       <c r="Q31" s="11">
         <v>9.8400000000000001E-2</v>
       </c>
       <c r="R31" s="8">
         <v>0.1022</v>
       </c>
       <c r="S31" s="8">
         <v>0.10539999999999999</v>
       </c>
       <c r="T31" s="8">
         <v>0.109</v>
       </c>
       <c r="U31" s="8">
-        <v>0.10819999999999999</v>
+        <v>0.109</v>
       </c>
       <c r="V31" s="8">
-        <v>0.1075</v>
+        <v>0.109</v>
       </c>
       <c r="W31" s="8">
         <v>0.10719999999999999</v>
       </c>
       <c r="X31" s="8">
         <v>0.106</v>
       </c>
       <c r="Y31" s="8">
         <v>0.10489999999999999</v>
       </c>
       <c r="Z31" s="8">
         <v>0.10439999999999999</v>
       </c>
       <c r="AA31" s="8">
         <v>0.1047</v>
       </c>
       <c r="AB31" s="8">
         <v>0.105</v>
       </c>
       <c r="AC31" s="8">
         <v>0.105</v>
       </c>
       <c r="AD31" s="8">
         <v>0.105</v>
       </c>
@@ -12937,108 +12937,108 @@
       <c r="AN31" s="12"/>
       <c r="AO31" s="12"/>
       <c r="AP31" s="12"/>
       <c r="AQ31" s="12"/>
       <c r="AR31" s="12"/>
       <c r="AS31" s="12"/>
       <c r="AT31" s="12"/>
       <c r="AU31" s="12"/>
       <c r="AV31" s="12"/>
       <c r="AW31" s="12"/>
       <c r="AX31" s="12"/>
       <c r="AY31" s="12"/>
       <c r="AZ31" s="12"/>
       <c r="BA31" s="12"/>
       <c r="BB31" s="12"/>
       <c r="BC31" s="12"/>
       <c r="BD31" s="12"/>
       <c r="BE31" s="12"/>
     </row>
     <row r="32" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A32" s="40"/>
       <c r="B32" s="24">
         <v>70</v>
       </c>
       <c r="C32" s="11">
-        <v>6.2599999999999989E-2</v>
+        <v>6.4799999999999983E-2</v>
       </c>
       <c r="D32" s="11">
-        <v>6.3699999999999993E-2</v>
+        <v>6.6599999999999993E-2</v>
       </c>
       <c r="E32" s="11">
-        <v>6.5299999999999997E-2</v>
+        <v>6.8199999999999997E-2</v>
       </c>
       <c r="F32" s="11">
-        <v>6.6599999999999993E-2</v>
+        <v>7.0199999999999999E-2</v>
       </c>
       <c r="G32" s="11">
-        <v>6.7799999999999999E-2</v>
+        <v>7.2899999999999993E-2</v>
       </c>
       <c r="H32" s="11">
-        <v>7.0499999999999993E-2</v>
+        <v>7.5600000000000001E-2</v>
       </c>
       <c r="I32" s="11">
-        <v>7.2399999999999992E-2</v>
+        <v>7.7499999999999986E-2</v>
       </c>
       <c r="J32" s="11">
-        <v>7.4200000000000002E-2</v>
+        <v>7.7499999999999986E-2</v>
       </c>
       <c r="K32" s="11">
-        <v>7.5799999999999992E-2</v>
+        <v>7.7999999999999986E-2</v>
       </c>
       <c r="L32" s="11">
-        <v>7.7699999999999991E-2</v>
+        <v>7.9199999999999993E-2</v>
       </c>
       <c r="M32" s="11">
-        <v>7.8199999999999992E-2</v>
+        <v>7.9199999999999993E-2</v>
       </c>
       <c r="N32" s="11">
-        <v>7.8599999999999989E-2</v>
+        <v>7.9199999999999993E-2</v>
       </c>
       <c r="O32" s="11">
         <v>8.3099999999999993E-2</v>
       </c>
       <c r="P32" s="11">
         <v>8.7899999999999992E-2</v>
       </c>
       <c r="Q32" s="11">
         <v>0.1022</v>
       </c>
       <c r="R32" s="8">
         <v>0.10539999999999999</v>
       </c>
       <c r="S32" s="8">
         <v>0.109</v>
       </c>
       <c r="T32" s="8">
-        <v>0.10819999999999999</v>
+        <v>0.109</v>
       </c>
       <c r="U32" s="8">
-        <v>0.1075</v>
+        <v>0.109</v>
       </c>
       <c r="V32" s="8">
-        <v>0.10719999999999999</v>
+        <v>0.109</v>
       </c>
       <c r="W32" s="8">
         <v>0.106</v>
       </c>
       <c r="X32" s="8">
         <v>0.10489999999999999</v>
       </c>
       <c r="Y32" s="8">
         <v>0.10439999999999999</v>
       </c>
       <c r="Z32" s="8">
         <v>0.1047</v>
       </c>
       <c r="AA32" s="8">
         <v>0.105</v>
       </c>
       <c r="AB32" s="8">
         <v>0.105</v>
       </c>
       <c r="AC32" s="8">
         <v>0.105</v>
       </c>
       <c r="AD32" s="8">
         <v>0.105</v>
       </c>
@@ -13058,108 +13058,108 @@
       <c r="AN32" s="12"/>
       <c r="AO32" s="12"/>
       <c r="AP32" s="12"/>
       <c r="AQ32" s="12"/>
       <c r="AR32" s="12"/>
       <c r="AS32" s="12"/>
       <c r="AT32" s="12"/>
       <c r="AU32" s="12"/>
       <c r="AV32" s="12"/>
       <c r="AW32" s="12"/>
       <c r="AX32" s="12"/>
       <c r="AY32" s="12"/>
       <c r="AZ32" s="12"/>
       <c r="BA32" s="12"/>
       <c r="BB32" s="12"/>
       <c r="BC32" s="12"/>
       <c r="BD32" s="12"/>
       <c r="BE32" s="12"/>
     </row>
     <row r="33" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A33" s="40"/>
       <c r="B33" s="24">
         <v>71</v>
       </c>
       <c r="C33" s="11">
-        <v>6.3500000000000001E-2</v>
+        <v>6.5699999999999995E-2</v>
       </c>
       <c r="D33" s="11">
-        <v>6.4699999999999994E-2</v>
+        <v>6.7599999999999993E-2</v>
       </c>
       <c r="E33" s="11">
-        <v>6.5699999999999995E-2</v>
+        <v>6.8599999999999994E-2</v>
       </c>
       <c r="F33" s="11">
-        <v>6.7099999999999993E-2</v>
+        <v>7.0699999999999999E-2</v>
       </c>
       <c r="G33" s="11">
-        <v>6.8099999999999994E-2</v>
+        <v>7.3199999999999987E-2</v>
       </c>
       <c r="H33" s="11">
-        <v>7.1399999999999991E-2</v>
+        <v>7.6499999999999985E-2</v>
       </c>
       <c r="I33" s="11">
-        <v>7.3899999999999993E-2</v>
+        <v>7.8999999999999987E-2</v>
       </c>
       <c r="J33" s="11">
-        <v>7.51E-2</v>
+        <v>7.8999999999999987E-2</v>
       </c>
       <c r="K33" s="11">
-        <v>7.669999999999999E-2</v>
+        <v>7.8999999999999987E-2</v>
       </c>
       <c r="L33" s="11">
-        <v>7.85E-2</v>
+        <v>0.08</v>
       </c>
       <c r="M33" s="11">
         <v>8.0299999999999996E-2</v>
       </c>
       <c r="N33" s="11">
         <v>8.0699999999999994E-2</v>
       </c>
       <c r="O33" s="11">
         <v>8.539999999999999E-2</v>
       </c>
       <c r="P33" s="11">
         <v>8.9200000000000002E-2</v>
       </c>
       <c r="Q33" s="11">
         <v>0.10539999999999999</v>
       </c>
       <c r="R33" s="8">
         <v>0.109</v>
       </c>
       <c r="S33" s="8">
-        <v>0.10819999999999999</v>
+        <v>0.109</v>
       </c>
       <c r="T33" s="8">
-        <v>0.1075</v>
+        <v>0.109</v>
       </c>
       <c r="U33" s="8">
-        <v>0.10719999999999999</v>
+        <v>0.109</v>
       </c>
       <c r="V33" s="8">
-        <v>0.106</v>
+        <v>0.109</v>
       </c>
       <c r="W33" s="8">
         <v>0.10489999999999999</v>
       </c>
       <c r="X33" s="8">
         <v>0.10439999999999999</v>
       </c>
       <c r="Y33" s="8">
         <v>0.1047</v>
       </c>
       <c r="Z33" s="8">
         <v>0.105</v>
       </c>
       <c r="AA33" s="8">
         <v>0.105</v>
       </c>
       <c r="AB33" s="8">
         <v>0.105</v>
       </c>
       <c r="AC33" s="8">
         <v>0.105</v>
       </c>
       <c r="AD33" s="8">
         <v>0.105</v>
       </c>
@@ -13177,108 +13177,108 @@
       <c r="AN33" s="12"/>
       <c r="AO33" s="12"/>
       <c r="AP33" s="12"/>
       <c r="AQ33" s="12"/>
       <c r="AR33" s="12"/>
       <c r="AS33" s="12"/>
       <c r="AT33" s="12"/>
       <c r="AU33" s="12"/>
       <c r="AV33" s="12"/>
       <c r="AW33" s="12"/>
       <c r="AX33" s="12"/>
       <c r="AY33" s="12"/>
       <c r="AZ33" s="12"/>
       <c r="BA33" s="12"/>
       <c r="BB33" s="12"/>
       <c r="BC33" s="12"/>
       <c r="BD33" s="12"/>
       <c r="BE33" s="12"/>
     </row>
     <row r="34" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A34" s="40"/>
       <c r="B34" s="24">
         <v>72</v>
       </c>
       <c r="C34" s="11">
-        <v>6.4299999999999996E-2</v>
+        <v>6.649999999999999E-2</v>
       </c>
       <c r="D34" s="11">
-        <v>6.5499999999999989E-2</v>
+        <v>6.8399999999999989E-2</v>
       </c>
       <c r="E34" s="11">
-        <v>6.6599999999999993E-2</v>
+        <v>6.9499999999999992E-2</v>
       </c>
       <c r="F34" s="11">
-        <v>6.7999999999999991E-2</v>
+        <v>7.1599999999999997E-2</v>
       </c>
       <c r="G34" s="11">
-        <v>6.9499999999999992E-2</v>
+        <v>7.46E-2</v>
       </c>
       <c r="H34" s="11">
-        <v>7.22E-2</v>
+        <v>7.7300000000000008E-2</v>
       </c>
       <c r="I34" s="11">
-        <v>7.5199999999999989E-2</v>
+        <v>8.0299999999999983E-2</v>
       </c>
       <c r="J34" s="11">
-        <v>7.5999999999999998E-2</v>
+        <v>8.0299999999999983E-2</v>
       </c>
       <c r="K34" s="11">
-        <v>7.8399999999999997E-2</v>
+        <v>8.0599999999999991E-2</v>
       </c>
       <c r="L34" s="11">
-        <v>7.9699999999999993E-2</v>
+        <v>8.1199999999999994E-2</v>
       </c>
       <c r="M34" s="11">
         <v>8.2400000000000001E-2</v>
       </c>
       <c r="N34" s="11">
         <v>8.2900000000000001E-2</v>
       </c>
       <c r="O34" s="11">
         <v>8.6599999999999996E-2</v>
       </c>
       <c r="P34" s="11">
         <v>9.06E-2</v>
       </c>
       <c r="Q34" s="11">
         <v>0.109</v>
       </c>
       <c r="R34" s="8">
-        <v>0.10819999999999999</v>
+        <v>0.109</v>
       </c>
       <c r="S34" s="8">
-        <v>0.1075</v>
+        <v>0.109</v>
       </c>
       <c r="T34" s="8">
-        <v>0.10719999999999999</v>
+        <v>0.109</v>
       </c>
       <c r="U34" s="8">
-        <v>0.106</v>
+        <v>0.109</v>
       </c>
       <c r="V34" s="8">
-        <v>0.10489999999999999</v>
+        <v>0.109</v>
       </c>
       <c r="W34" s="8">
         <v>0.10439999999999999</v>
       </c>
       <c r="X34" s="8">
         <v>0.1047</v>
       </c>
       <c r="Y34" s="8">
         <v>0.105</v>
       </c>
       <c r="Z34" s="8">
         <v>0.105</v>
       </c>
       <c r="AA34" s="8">
         <v>0.105</v>
       </c>
       <c r="AB34" s="8">
         <v>0.105</v>
       </c>
       <c r="AC34" s="8">
         <v>0.105</v>
       </c>
       <c r="AD34" s="8">
         <v>0.105</v>
       </c>
@@ -13294,108 +13294,108 @@
       <c r="AN34" s="12"/>
       <c r="AO34" s="12"/>
       <c r="AP34" s="12"/>
       <c r="AQ34" s="12"/>
       <c r="AR34" s="12"/>
       <c r="AS34" s="12"/>
       <c r="AT34" s="12"/>
       <c r="AU34" s="12"/>
       <c r="AV34" s="12"/>
       <c r="AW34" s="12"/>
       <c r="AX34" s="12"/>
       <c r="AY34" s="12"/>
       <c r="AZ34" s="12"/>
       <c r="BA34" s="12"/>
       <c r="BB34" s="12"/>
       <c r="BC34" s="12"/>
       <c r="BD34" s="12"/>
       <c r="BE34" s="12"/>
     </row>
     <row r="35" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A35" s="40"/>
       <c r="B35" s="24">
         <v>73</v>
       </c>
       <c r="C35" s="11">
-        <v>6.5099999999999991E-2</v>
+        <v>6.7299999999999985E-2</v>
       </c>
       <c r="D35" s="11">
-        <v>6.6299999999999998E-2</v>
+        <v>6.9199999999999998E-2</v>
       </c>
       <c r="E35" s="11">
-        <v>6.7299999999999999E-2</v>
+        <v>7.0199999999999999E-2</v>
       </c>
       <c r="F35" s="11">
-        <v>6.8599999999999994E-2</v>
+        <v>7.22E-2</v>
       </c>
       <c r="G35" s="11">
-        <v>7.0899999999999991E-2</v>
+        <v>7.5999999999999984E-2</v>
       </c>
       <c r="H35" s="11">
-        <v>7.3099999999999998E-2</v>
+        <v>7.8199999999999992E-2</v>
       </c>
       <c r="I35" s="11">
-        <v>7.6100000000000001E-2</v>
+        <v>8.1199999999999994E-2</v>
       </c>
       <c r="J35" s="11">
-        <v>7.8E-2</v>
+        <v>8.1199999999999994E-2</v>
       </c>
       <c r="K35" s="11">
-        <v>7.9500000000000001E-2</v>
+        <v>8.1699999999999995E-2</v>
       </c>
       <c r="L35" s="11">
-        <v>8.0799999999999997E-2</v>
+        <v>8.2299999999999998E-2</v>
       </c>
       <c r="M35" s="11">
         <v>8.3799999999999999E-2</v>
       </c>
       <c r="N35" s="11">
         <v>8.43E-2</v>
       </c>
       <c r="O35" s="11">
         <v>8.7799999999999989E-2</v>
       </c>
       <c r="P35" s="11">
         <v>9.169999999999999E-2</v>
       </c>
       <c r="Q35" s="11">
         <v>0.10819999999999999</v>
       </c>
       <c r="R35" s="8">
-        <v>0.1075</v>
+        <v>0.10819999999999999</v>
       </c>
       <c r="S35" s="8">
-        <v>0.10719999999999999</v>
+        <v>0.10819999999999999</v>
       </c>
       <c r="T35" s="8">
-        <v>0.106</v>
+        <v>0.10819999999999999</v>
       </c>
       <c r="U35" s="8">
-        <v>0.10489999999999999</v>
+        <v>0.10819999999999999</v>
       </c>
       <c r="V35" s="8">
-        <v>0.10439999999999999</v>
+        <v>0.10819999999999999</v>
       </c>
       <c r="W35" s="8">
         <v>0.1047</v>
       </c>
       <c r="X35" s="8">
         <v>0.105</v>
       </c>
       <c r="Y35" s="8">
         <v>0.105</v>
       </c>
       <c r="Z35" s="8">
         <v>0.105</v>
       </c>
       <c r="AA35" s="8">
         <v>0.105</v>
       </c>
       <c r="AB35" s="8">
         <v>0.105</v>
       </c>
       <c r="AC35" s="8">
         <v>0.105</v>
       </c>
       <c r="AD35" s="10"/>
       <c r="AE35" s="10"/>
       <c r="AF35" s="10"/>
@@ -13409,108 +13409,108 @@
       <c r="AN35" s="12"/>
       <c r="AO35" s="12"/>
       <c r="AP35" s="12"/>
       <c r="AQ35" s="12"/>
       <c r="AR35" s="12"/>
       <c r="AS35" s="12"/>
       <c r="AT35" s="12"/>
       <c r="AU35" s="12"/>
       <c r="AV35" s="12"/>
       <c r="AW35" s="12"/>
       <c r="AX35" s="12"/>
       <c r="AY35" s="12"/>
       <c r="AZ35" s="12"/>
       <c r="BA35" s="12"/>
       <c r="BB35" s="12"/>
       <c r="BC35" s="12"/>
       <c r="BD35" s="12"/>
       <c r="BE35" s="12"/>
     </row>
     <row r="36" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A36" s="40"/>
       <c r="B36" s="24">
         <v>74</v>
       </c>
       <c r="C36" s="11">
-        <v>6.59E-2</v>
+        <v>6.8099999999999994E-2</v>
       </c>
       <c r="D36" s="11">
-        <v>6.7199999999999996E-2</v>
+        <v>7.0099999999999996E-2</v>
       </c>
       <c r="E36" s="11">
-        <v>6.8599999999999994E-2</v>
+        <v>7.1499999999999994E-2</v>
       </c>
       <c r="F36" s="11">
-        <v>7.039999999999999E-2</v>
+        <v>7.3999999999999996E-2</v>
       </c>
       <c r="G36" s="11">
-        <v>7.22E-2</v>
+        <v>7.7300000000000008E-2</v>
       </c>
       <c r="H36" s="11">
-        <v>7.4399999999999994E-2</v>
+        <v>7.9499999999999987E-2</v>
       </c>
       <c r="I36" s="11">
-        <v>7.8099999999999989E-2</v>
+        <v>8.3199999999999996E-2</v>
       </c>
       <c r="J36" s="11">
-        <v>7.909999999999999E-2</v>
+        <v>8.3199999999999996E-2</v>
       </c>
       <c r="K36" s="11">
-        <v>8.0599999999999991E-2</v>
+        <v>8.3199999999999996E-2</v>
       </c>
       <c r="L36" s="11">
-        <v>8.199999999999999E-2</v>
+        <v>8.3499999999999991E-2</v>
       </c>
       <c r="M36" s="11">
         <v>8.43E-2</v>
       </c>
       <c r="N36" s="11">
         <v>8.5699999999999998E-2</v>
       </c>
       <c r="O36" s="11">
         <v>8.8999999999999996E-2</v>
       </c>
       <c r="P36" s="11">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="Q36" s="11">
         <v>0.1075</v>
       </c>
       <c r="R36" s="8">
-        <v>0.10719999999999999</v>
+        <v>0.1075</v>
       </c>
       <c r="S36" s="8">
-        <v>0.106</v>
+        <v>0.1075</v>
       </c>
       <c r="T36" s="8">
-        <v>0.10489999999999999</v>
+        <v>0.1075</v>
       </c>
       <c r="U36" s="8">
-        <v>0.10439999999999999</v>
+        <v>0.1075</v>
       </c>
       <c r="V36" s="8">
-        <v>0.1047</v>
+        <v>0.1075</v>
       </c>
       <c r="W36" s="8">
         <v>0.105</v>
       </c>
       <c r="X36" s="8">
         <v>0.105</v>
       </c>
       <c r="Y36" s="8">
         <v>0.105</v>
       </c>
       <c r="Z36" s="8">
         <v>0.105</v>
       </c>
       <c r="AA36" s="8">
         <v>0.105</v>
       </c>
       <c r="AB36" s="8">
         <v>0.105</v>
       </c>
       <c r="AC36" s="10"/>
       <c r="AD36" s="10"/>
       <c r="AE36" s="10"/>
       <c r="AF36" s="10"/>
       <c r="AG36" s="10"/>
       <c r="AH36" s="12"/>
@@ -13522,108 +13522,108 @@
       <c r="AN36" s="12"/>
       <c r="AO36" s="12"/>
       <c r="AP36" s="12"/>
       <c r="AQ36" s="12"/>
       <c r="AR36" s="12"/>
       <c r="AS36" s="12"/>
       <c r="AT36" s="12"/>
       <c r="AU36" s="12"/>
       <c r="AV36" s="12"/>
       <c r="AW36" s="12"/>
       <c r="AX36" s="12"/>
       <c r="AY36" s="12"/>
       <c r="AZ36" s="12"/>
       <c r="BA36" s="12"/>
       <c r="BB36" s="12"/>
       <c r="BC36" s="12"/>
       <c r="BD36" s="12"/>
       <c r="BE36" s="12"/>
     </row>
     <row r="37" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A37" s="40"/>
       <c r="B37" s="24">
         <v>75</v>
       </c>
       <c r="C37" s="11">
-        <v>6.6699999999999995E-2</v>
+        <v>6.8899999999999989E-2</v>
       </c>
       <c r="D37" s="11">
-        <v>6.8499999999999991E-2</v>
+        <v>7.1399999999999991E-2</v>
       </c>
       <c r="E37" s="11">
-        <v>6.989999999999999E-2</v>
+        <v>7.279999999999999E-2</v>
       </c>
       <c r="F37" s="11">
-        <v>7.1899999999999992E-2</v>
+        <v>7.5499999999999998E-2</v>
       </c>
       <c r="G37" s="11">
-        <v>7.2999999999999995E-2</v>
+        <v>7.8100000000000003E-2</v>
       </c>
       <c r="H37" s="11">
-        <v>7.5799999999999992E-2</v>
+        <v>8.09E-2</v>
       </c>
       <c r="I37" s="11">
-        <v>7.9199999999999993E-2</v>
+        <v>8.4299999999999986E-2</v>
       </c>
       <c r="J37" s="11">
-        <v>8.0599999999999991E-2</v>
+        <v>8.4299999999999986E-2</v>
       </c>
       <c r="K37" s="11">
-        <v>8.1699999999999995E-2</v>
+        <v>8.4299999999999986E-2</v>
       </c>
       <c r="L37" s="11">
-        <v>8.299999999999999E-2</v>
+        <v>8.4499999999999992E-2</v>
       </c>
       <c r="M37" s="11">
         <v>8.4599999999999995E-2</v>
       </c>
       <c r="N37" s="11">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="O37" s="11">
         <v>9.0200000000000002E-2</v>
       </c>
       <c r="P37" s="11">
         <v>9.4099999999999989E-2</v>
       </c>
       <c r="Q37" s="11">
         <v>0.10719999999999999</v>
       </c>
       <c r="R37" s="8">
-        <v>0.106</v>
+        <v>0.10719999999999999</v>
       </c>
       <c r="S37" s="8">
-        <v>0.10489999999999999</v>
+        <v>0.10719999999999999</v>
       </c>
       <c r="T37" s="8">
-        <v>0.10439999999999999</v>
+        <v>0.10719999999999999</v>
       </c>
       <c r="U37" s="8">
-        <v>0.1047</v>
+        <v>0.10719999999999999</v>
       </c>
       <c r="V37" s="8">
-        <v>0.105</v>
+        <v>0.10719999999999999</v>
       </c>
       <c r="W37" s="8">
         <v>0.105</v>
       </c>
       <c r="X37" s="8">
         <v>0.105</v>
       </c>
       <c r="Y37" s="8">
         <v>0.105</v>
       </c>
       <c r="Z37" s="8">
         <v>0.105</v>
       </c>
       <c r="AA37" s="8">
         <v>0.105</v>
       </c>
       <c r="AB37" s="10"/>
       <c r="AC37" s="10"/>
       <c r="AD37" s="10"/>
       <c r="AE37" s="10"/>
       <c r="AF37" s="10"/>
       <c r="AG37" s="10"/>
       <c r="AH37" s="12"/>
       <c r="AI37" s="12"/>
       <c r="AJ37" s="12"/>
@@ -13633,108 +13633,108 @@
       <c r="AN37" s="12"/>
       <c r="AO37" s="12"/>
       <c r="AP37" s="12"/>
       <c r="AQ37" s="12"/>
       <c r="AR37" s="12"/>
       <c r="AS37" s="12"/>
       <c r="AT37" s="12"/>
       <c r="AU37" s="12"/>
       <c r="AV37" s="12"/>
       <c r="AW37" s="12"/>
       <c r="AX37" s="12"/>
       <c r="AY37" s="12"/>
       <c r="AZ37" s="12"/>
       <c r="BA37" s="12"/>
       <c r="BB37" s="12"/>
       <c r="BC37" s="12"/>
       <c r="BD37" s="12"/>
       <c r="BE37" s="12"/>
     </row>
     <row r="38" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A38" s="40"/>
       <c r="B38" s="24">
         <v>76</v>
       </c>
       <c r="C38" s="11">
-        <v>6.7400000000000002E-2</v>
+        <v>6.9599999999999995E-2</v>
       </c>
       <c r="D38" s="11">
-        <v>6.9800000000000001E-2</v>
+        <v>7.2700000000000001E-2</v>
       </c>
       <c r="E38" s="11">
-        <v>7.1999999999999995E-2</v>
+        <v>7.4899999999999994E-2</v>
       </c>
       <c r="F38" s="11">
-        <v>7.2899999999999993E-2</v>
+        <v>7.6499999999999999E-2</v>
       </c>
       <c r="G38" s="11">
-        <v>7.3499999999999996E-2</v>
+        <v>7.8600000000000003E-2</v>
       </c>
       <c r="H38" s="11">
-        <v>7.6999999999999999E-2</v>
+        <v>8.2100000000000006E-2</v>
       </c>
       <c r="I38" s="11">
-        <v>8.0299999999999996E-2</v>
+        <v>8.5400000000000004E-2</v>
       </c>
       <c r="J38" s="11">
-        <v>8.1799999999999998E-2</v>
+        <v>8.5400000000000004E-2</v>
       </c>
       <c r="K38" s="11">
-        <v>8.2799999999999999E-2</v>
+        <v>8.5400000000000004E-2</v>
       </c>
       <c r="L38" s="11">
-        <v>8.43E-2</v>
+        <v>8.5800000000000001E-2</v>
       </c>
       <c r="M38" s="11">
-        <v>8.5699999999999998E-2</v>
+        <v>8.5800000000000001E-2</v>
       </c>
       <c r="N38" s="11">
         <v>8.8399999999999992E-2</v>
       </c>
       <c r="O38" s="11">
         <v>9.1399999999999995E-2</v>
       </c>
       <c r="P38" s="11">
         <v>9.5299999999999996E-2</v>
       </c>
       <c r="Q38" s="11">
         <v>0.106</v>
       </c>
       <c r="R38" s="8">
-        <v>0.10489999999999999</v>
+        <v>0.106</v>
       </c>
       <c r="S38" s="8">
-        <v>0.10439999999999999</v>
+        <v>0.106</v>
       </c>
       <c r="T38" s="8">
-        <v>0.1047</v>
+        <v>0.106</v>
       </c>
       <c r="U38" s="8">
-        <v>0.105</v>
+        <v>0.106</v>
       </c>
       <c r="V38" s="8">
-        <v>0.105</v>
+        <v>0.106</v>
       </c>
       <c r="W38" s="8">
         <v>0.105</v>
       </c>
       <c r="X38" s="8">
         <v>0.105</v>
       </c>
       <c r="Y38" s="8">
         <v>0.105</v>
       </c>
       <c r="Z38" s="8">
         <v>0.105</v>
       </c>
       <c r="AA38" s="10"/>
       <c r="AB38" s="10"/>
       <c r="AC38" s="10"/>
       <c r="AD38" s="10"/>
       <c r="AE38" s="10"/>
       <c r="AF38" s="10"/>
       <c r="AG38" s="10"/>
       <c r="AH38" s="12"/>
       <c r="AI38" s="12"/>
       <c r="AJ38" s="12"/>
       <c r="AK38" s="12"/>
       <c r="AL38" s="12"/>
@@ -13742,99 +13742,99 @@
       <c r="AN38" s="12"/>
       <c r="AO38" s="12"/>
       <c r="AP38" s="12"/>
       <c r="AQ38" s="12"/>
       <c r="AR38" s="12"/>
       <c r="AS38" s="12"/>
       <c r="AT38" s="12"/>
       <c r="AU38" s="12"/>
       <c r="AV38" s="12"/>
       <c r="AW38" s="12"/>
       <c r="AX38" s="12"/>
       <c r="AY38" s="12"/>
       <c r="AZ38" s="12"/>
       <c r="BA38" s="12"/>
       <c r="BB38" s="12"/>
       <c r="BC38" s="12"/>
       <c r="BD38" s="12"/>
       <c r="BE38" s="12"/>
     </row>
     <row r="39" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A39" s="40"/>
       <c r="B39" s="24">
         <v>77</v>
       </c>
       <c r="C39" s="11">
-        <v>6.9399999999999989E-2</v>
+        <v>7.1599999999999983E-2</v>
       </c>
       <c r="D39" s="11">
-        <v>7.1899999999999992E-2</v>
+        <v>7.4799999999999991E-2</v>
       </c>
       <c r="E39" s="11">
-        <v>7.2999999999999995E-2</v>
+        <v>7.5899999999999995E-2</v>
       </c>
       <c r="F39" s="11">
-        <v>7.3899999999999993E-2</v>
+        <v>7.7499999999999999E-2</v>
       </c>
       <c r="G39" s="11">
-        <v>7.4899999999999994E-2</v>
+        <v>7.9999999999999988E-2</v>
       </c>
       <c r="H39" s="11">
-        <v>7.8399999999999997E-2</v>
+        <v>8.3499999999999991E-2</v>
       </c>
       <c r="I39" s="11">
-        <v>8.14E-2</v>
+        <v>8.6499999999999994E-2</v>
       </c>
       <c r="J39" s="11">
-        <v>8.2799999999999999E-2</v>
+        <v>8.6499999999999994E-2</v>
       </c>
       <c r="K39" s="11">
-        <v>8.3999999999999991E-2</v>
+        <v>8.6499999999999994E-2</v>
       </c>
       <c r="L39" s="11">
-        <v>8.539999999999999E-2</v>
+        <v>8.6899999999999991E-2</v>
       </c>
       <c r="M39" s="11">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="N39" s="11">
         <v>8.9899999999999994E-2</v>
       </c>
       <c r="O39" s="11">
         <v>9.2699999999999991E-2</v>
       </c>
       <c r="P39" s="11">
         <v>9.5500000000000002E-2</v>
       </c>
       <c r="Q39" s="11">
         <v>0.10489999999999999</v>
       </c>
       <c r="R39" s="8">
-        <v>0.10439999999999999</v>
+        <v>0.10489999999999999</v>
       </c>
       <c r="S39" s="8">
-        <v>0.1047</v>
+        <v>0.10489999999999999</v>
       </c>
       <c r="T39" s="8">
         <v>0.105</v>
       </c>
       <c r="U39" s="8">
         <v>0.105</v>
       </c>
       <c r="V39" s="8">
         <v>0.105</v>
       </c>
       <c r="W39" s="8">
         <v>0.105</v>
       </c>
       <c r="X39" s="8">
         <v>0.105</v>
       </c>
       <c r="Y39" s="8">
         <v>0.105</v>
       </c>
       <c r="Z39" s="10"/>
       <c r="AA39" s="10"/>
       <c r="AB39" s="10"/>
       <c r="AC39" s="10"/>
       <c r="AD39" s="10"/>
       <c r="AE39" s="10"/>
@@ -13849,78 +13849,78 @@
       <c r="AN39" s="12"/>
       <c r="AO39" s="12"/>
       <c r="AP39" s="12"/>
       <c r="AQ39" s="12"/>
       <c r="AR39" s="12"/>
       <c r="AS39" s="12"/>
       <c r="AT39" s="12"/>
       <c r="AU39" s="12"/>
       <c r="AV39" s="12"/>
       <c r="AW39" s="12"/>
       <c r="AX39" s="12"/>
       <c r="AY39" s="12"/>
       <c r="AZ39" s="12"/>
       <c r="BA39" s="12"/>
       <c r="BB39" s="12"/>
       <c r="BC39" s="12"/>
       <c r="BD39" s="12"/>
       <c r="BE39" s="12"/>
     </row>
     <row r="40" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A40" s="40"/>
       <c r="B40" s="24">
         <v>78</v>
       </c>
       <c r="C40" s="11">
-        <v>7.1399999999999991E-2</v>
+        <v>7.3599999999999985E-2</v>
       </c>
       <c r="D40" s="11">
-        <v>7.2899999999999993E-2</v>
+        <v>7.5799999999999992E-2</v>
       </c>
       <c r="E40" s="11">
-        <v>7.3999999999999996E-2</v>
+        <v>7.6899999999999996E-2</v>
       </c>
       <c r="F40" s="11">
-        <v>7.4999999999999997E-2</v>
+        <v>7.8600000000000003E-2</v>
       </c>
       <c r="G40" s="11">
-        <v>7.619999999999999E-2</v>
+        <v>8.1299999999999983E-2</v>
       </c>
       <c r="H40" s="11">
-        <v>7.9799999999999996E-2</v>
+        <v>8.4900000000000003E-2</v>
       </c>
       <c r="I40" s="11">
-        <v>8.249999999999999E-2</v>
+        <v>8.7599999999999983E-2</v>
       </c>
       <c r="J40" s="11">
-        <v>8.4099999999999994E-2</v>
+        <v>8.7599999999999983E-2</v>
       </c>
       <c r="K40" s="11">
-        <v>8.5199999999999998E-2</v>
+        <v>8.7599999999999983E-2</v>
       </c>
       <c r="L40" s="11">
-        <v>8.6899999999999991E-2</v>
+        <v>8.8399999999999992E-2</v>
       </c>
       <c r="M40" s="11">
         <v>8.8499999999999995E-2</v>
       </c>
       <c r="N40" s="11">
         <v>9.1399999999999995E-2</v>
       </c>
       <c r="O40" s="11">
         <v>9.35E-2</v>
       </c>
       <c r="P40" s="11">
         <v>9.6299999999999997E-2</v>
       </c>
       <c r="Q40" s="11">
         <v>0.10439999999999999</v>
       </c>
       <c r="R40" s="8">
         <v>0.1047</v>
       </c>
       <c r="S40" s="8">
         <v>0.105</v>
       </c>
       <c r="T40" s="8">
         <v>0.105</v>
       </c>
@@ -13954,78 +13954,78 @@
       <c r="AN40" s="12"/>
       <c r="AO40" s="12"/>
       <c r="AP40" s="12"/>
       <c r="AQ40" s="12"/>
       <c r="AR40" s="12"/>
       <c r="AS40" s="12"/>
       <c r="AT40" s="12"/>
       <c r="AU40" s="12"/>
       <c r="AV40" s="12"/>
       <c r="AW40" s="12"/>
       <c r="AX40" s="12"/>
       <c r="AY40" s="12"/>
       <c r="AZ40" s="12"/>
       <c r="BA40" s="12"/>
       <c r="BB40" s="12"/>
       <c r="BC40" s="12"/>
       <c r="BD40" s="12"/>
       <c r="BE40" s="12"/>
     </row>
     <row r="41" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A41" s="40"/>
       <c r="B41" s="24">
         <v>79</v>
       </c>
       <c r="C41" s="11">
-        <v>7.2399999999999992E-2</v>
+        <v>7.4599999999999986E-2</v>
       </c>
       <c r="D41" s="11">
-        <v>7.3899999999999993E-2</v>
+        <v>7.6799999999999993E-2</v>
       </c>
       <c r="E41" s="11">
-        <v>7.4999999999999997E-2</v>
+        <v>7.7899999999999997E-2</v>
       </c>
       <c r="F41" s="11">
-        <v>7.5999999999999998E-2</v>
+        <v>7.9600000000000004E-2</v>
       </c>
       <c r="G41" s="11">
-        <v>7.7499999999999999E-2</v>
+        <v>8.2600000000000007E-2</v>
       </c>
       <c r="H41" s="11">
-        <v>8.1099999999999992E-2</v>
+        <v>8.6199999999999999E-2</v>
       </c>
       <c r="I41" s="11">
-        <v>8.3599999999999994E-2</v>
+        <v>8.8700000000000001E-2</v>
       </c>
       <c r="J41" s="11">
-        <v>8.5099999999999995E-2</v>
+        <v>8.8700000000000001E-2</v>
       </c>
       <c r="K41" s="11">
-        <v>8.6300000000000002E-2</v>
+        <v>8.8700000000000001E-2</v>
       </c>
       <c r="L41" s="11">
-        <v>8.7899999999999992E-2</v>
+        <v>8.9399999999999993E-2</v>
       </c>
       <c r="M41" s="11">
         <v>8.9599999999999999E-2</v>
       </c>
       <c r="N41" s="11">
         <v>9.1399999999999995E-2</v>
       </c>
       <c r="O41" s="11">
         <v>9.4099999999999989E-2</v>
       </c>
       <c r="P41" s="11">
         <v>9.69E-2</v>
       </c>
       <c r="Q41" s="11">
         <v>0.1047</v>
       </c>
       <c r="R41" s="8">
         <v>0.105</v>
       </c>
       <c r="S41" s="8">
         <v>0.105</v>
       </c>
       <c r="T41" s="8">
         <v>0.105</v>
       </c>
@@ -14057,81 +14057,81 @@
       <c r="AN41" s="12"/>
       <c r="AO41" s="12"/>
       <c r="AP41" s="12"/>
       <c r="AQ41" s="12"/>
       <c r="AR41" s="12"/>
       <c r="AS41" s="12"/>
       <c r="AT41" s="12"/>
       <c r="AU41" s="12"/>
       <c r="AV41" s="12"/>
       <c r="AW41" s="12"/>
       <c r="AX41" s="12"/>
       <c r="AY41" s="12"/>
       <c r="AZ41" s="12"/>
       <c r="BA41" s="12"/>
       <c r="BB41" s="12"/>
       <c r="BC41" s="12"/>
       <c r="BD41" s="12"/>
       <c r="BE41" s="12"/>
     </row>
     <row r="42" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A42" s="40"/>
       <c r="B42" s="24">
         <v>80</v>
       </c>
       <c r="C42" s="11">
-        <v>7.3399999999999993E-2</v>
+        <v>7.5599999999999987E-2</v>
       </c>
       <c r="D42" s="11">
-        <v>7.4899999999999994E-2</v>
+        <v>7.7799999999999994E-2</v>
       </c>
       <c r="E42" s="11">
-        <v>7.5999999999999998E-2</v>
+        <v>7.8899999999999998E-2</v>
       </c>
       <c r="F42" s="11">
-        <v>7.6999999999999999E-2</v>
+        <v>8.0600000000000005E-2</v>
       </c>
       <c r="G42" s="11">
-        <v>7.8799999999999995E-2</v>
+        <v>8.3900000000000002E-2</v>
       </c>
       <c r="H42" s="11">
-        <v>8.249999999999999E-2</v>
+        <v>8.7599999999999983E-2</v>
       </c>
       <c r="I42" s="11">
-        <v>8.4599999999999995E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="J42" s="11">
-        <v>8.6300000000000002E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="K42" s="11">
-        <v>8.7299999999999989E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="L42" s="11">
-        <v>8.8999999999999996E-2</v>
+        <v>9.0499999999999997E-2</v>
       </c>
       <c r="M42" s="11">
-        <v>8.9700000000000002E-2</v>
+        <v>9.0499999999999997E-2</v>
       </c>
       <c r="N42" s="11">
         <v>9.1399999999999995E-2</v>
       </c>
       <c r="O42" s="11">
         <v>9.4899999999999998E-2</v>
       </c>
       <c r="P42" s="11">
         <v>9.7599999999999992E-2</v>
       </c>
       <c r="Q42" s="11">
         <v>0.105</v>
       </c>
       <c r="R42" s="8">
         <v>0.105</v>
       </c>
       <c r="S42" s="8">
         <v>0.105</v>
       </c>
       <c r="T42" s="8">
         <v>0.105</v>
       </c>
       <c r="U42" s="8">
         <v>0.105</v>
       </c>
@@ -14159,78 +14159,78 @@
       <c r="AO42" s="12"/>
       <c r="AP42" s="12"/>
       <c r="AQ42" s="12"/>
       <c r="AR42" s="12"/>
       <c r="AS42" s="12"/>
       <c r="AT42" s="12"/>
       <c r="AU42" s="12"/>
       <c r="AV42" s="12"/>
       <c r="AW42" s="12"/>
       <c r="AX42" s="12"/>
       <c r="AY42" s="12"/>
       <c r="AZ42" s="12"/>
       <c r="BA42" s="12"/>
       <c r="BB42" s="12"/>
       <c r="BC42" s="12"/>
       <c r="BD42" s="12"/>
       <c r="BE42" s="12"/>
     </row>
     <row r="43" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A43" s="40"/>
       <c r="B43" s="24">
         <f>B42+1</f>
         <v>81</v>
       </c>
       <c r="C43" s="13">
-        <v>7.4899999999999994E-2</v>
+        <v>7.7799999999999994E-2</v>
       </c>
       <c r="D43" s="13">
-        <v>7.5999999999999998E-2</v>
+        <v>7.8899999999999998E-2</v>
       </c>
       <c r="E43" s="13">
-        <v>7.6999999999999999E-2</v>
+        <v>8.0600000000000005E-2</v>
       </c>
       <c r="F43" s="13">
-        <v>7.8799999999999995E-2</v>
+        <v>8.3900000000000002E-2</v>
       </c>
       <c r="G43" s="13">
-        <v>8.249999999999999E-2</v>
+        <v>8.7599999999999983E-2</v>
       </c>
       <c r="H43" s="13">
-        <v>8.4599999999999995E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="I43" s="13">
-        <v>8.6300000000000002E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="J43" s="13">
-        <v>8.7299999999999989E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="K43" s="13">
-        <v>8.8999999999999996E-2</v>
+        <v>9.0499999999999997E-2</v>
       </c>
       <c r="L43" s="13">
-        <v>8.9700000000000002E-2</v>
+        <v>9.0499999999999997E-2</v>
       </c>
       <c r="M43" s="13">
         <v>9.1399999999999995E-2</v>
       </c>
       <c r="N43" s="13">
         <v>9.4899999999999998E-2</v>
       </c>
       <c r="O43" s="13">
         <v>9.7599999999999992E-2</v>
       </c>
       <c r="P43" s="13">
         <v>0.105</v>
       </c>
       <c r="Q43" s="13">
         <v>0.105</v>
       </c>
       <c r="R43" s="13">
         <v>0.105</v>
       </c>
       <c r="S43" s="13">
         <v>0.105</v>
       </c>
       <c r="T43" s="13">
         <v>0.105</v>
       </c>
@@ -14259,75 +14259,75 @@
       <c r="AO43" s="12"/>
       <c r="AP43" s="12"/>
       <c r="AQ43" s="12"/>
       <c r="AR43" s="12"/>
       <c r="AS43" s="12"/>
       <c r="AT43" s="12"/>
       <c r="AU43" s="12"/>
       <c r="AV43" s="12"/>
       <c r="AW43" s="12"/>
       <c r="AX43" s="12"/>
       <c r="AY43" s="12"/>
       <c r="AZ43" s="12"/>
       <c r="BA43" s="12"/>
       <c r="BB43" s="12"/>
       <c r="BC43" s="12"/>
       <c r="BD43" s="12"/>
       <c r="BE43" s="12"/>
     </row>
     <row r="44" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A44" s="40"/>
       <c r="B44" s="24">
         <f>B43+1</f>
         <v>82</v>
       </c>
       <c r="C44" s="13">
-        <v>7.5999999999999998E-2</v>
+        <v>7.8899999999999998E-2</v>
       </c>
       <c r="D44" s="13">
-        <v>7.6999999999999999E-2</v>
+        <v>8.0600000000000005E-2</v>
       </c>
       <c r="E44" s="13">
-        <v>7.8799999999999995E-2</v>
+        <v>8.3900000000000002E-2</v>
       </c>
       <c r="F44" s="13">
-        <v>8.249999999999999E-2</v>
+        <v>8.7599999999999983E-2</v>
       </c>
       <c r="G44" s="13">
-        <v>8.4599999999999995E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="H44" s="13">
-        <v>8.6300000000000002E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="I44" s="13">
-        <v>8.7299999999999989E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="J44" s="13">
-        <v>8.8999999999999996E-2</v>
+        <v>9.0499999999999997E-2</v>
       </c>
       <c r="K44" s="13">
-        <v>8.9700000000000002E-2</v>
+        <v>9.0499999999999997E-2</v>
       </c>
       <c r="L44" s="13">
         <v>9.1399999999999995E-2</v>
       </c>
       <c r="M44" s="13">
         <v>9.4899999999999998E-2</v>
       </c>
       <c r="N44" s="13">
         <v>9.7599999999999992E-2</v>
       </c>
       <c r="O44" s="13">
         <v>0.105</v>
       </c>
       <c r="P44" s="13">
         <v>0.105</v>
       </c>
       <c r="Q44" s="13">
         <v>0.105</v>
       </c>
       <c r="R44" s="13">
         <v>0.105</v>
       </c>
       <c r="S44" s="13">
         <v>0.105</v>
       </c>
@@ -14357,72 +14357,72 @@
       <c r="AO44" s="12"/>
       <c r="AP44" s="12"/>
       <c r="AQ44" s="12"/>
       <c r="AR44" s="12"/>
       <c r="AS44" s="12"/>
       <c r="AT44" s="12"/>
       <c r="AU44" s="12"/>
       <c r="AV44" s="12"/>
       <c r="AW44" s="12"/>
       <c r="AX44" s="12"/>
       <c r="AY44" s="12"/>
       <c r="AZ44" s="12"/>
       <c r="BA44" s="12"/>
       <c r="BB44" s="12"/>
       <c r="BC44" s="12"/>
       <c r="BD44" s="12"/>
       <c r="BE44" s="12"/>
     </row>
     <row r="45" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A45" s="40"/>
       <c r="B45" s="24">
         <f>B44+1</f>
         <v>83</v>
       </c>
       <c r="C45" s="13">
-        <v>7.6999999999999999E-2</v>
+        <v>8.0600000000000005E-2</v>
       </c>
       <c r="D45" s="13">
-        <v>7.8799999999999995E-2</v>
+        <v>8.3900000000000002E-2</v>
       </c>
       <c r="E45" s="13">
-        <v>8.249999999999999E-2</v>
+        <v>8.7599999999999983E-2</v>
       </c>
       <c r="F45" s="13">
-        <v>8.4599999999999995E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="G45" s="13">
-        <v>8.6300000000000002E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="H45" s="13">
-        <v>8.7299999999999989E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="I45" s="13">
-        <v>8.8999999999999996E-2</v>
+        <v>9.0499999999999997E-2</v>
       </c>
       <c r="J45" s="13">
-        <v>8.9700000000000002E-2</v>
+        <v>9.0499999999999997E-2</v>
       </c>
       <c r="K45" s="13">
         <v>9.1399999999999995E-2</v>
       </c>
       <c r="L45" s="13">
         <v>9.4899999999999998E-2</v>
       </c>
       <c r="M45" s="13">
         <v>9.7599999999999992E-2</v>
       </c>
       <c r="N45" s="13">
         <v>0.105</v>
       </c>
       <c r="O45" s="13">
         <v>0.105</v>
       </c>
       <c r="P45" s="13">
         <v>0.105</v>
       </c>
       <c r="Q45" s="13">
         <v>0.105</v>
       </c>
       <c r="R45" s="13">
         <v>0.105</v>
       </c>
@@ -14453,69 +14453,69 @@
       <c r="AO45" s="12"/>
       <c r="AP45" s="12"/>
       <c r="AQ45" s="12"/>
       <c r="AR45" s="12"/>
       <c r="AS45" s="12"/>
       <c r="AT45" s="12"/>
       <c r="AU45" s="12"/>
       <c r="AV45" s="12"/>
       <c r="AW45" s="12"/>
       <c r="AX45" s="12"/>
       <c r="AY45" s="12"/>
       <c r="AZ45" s="12"/>
       <c r="BA45" s="12"/>
       <c r="BB45" s="12"/>
       <c r="BC45" s="12"/>
       <c r="BD45" s="12"/>
       <c r="BE45" s="12"/>
     </row>
     <row r="46" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A46" s="40"/>
       <c r="B46" s="24">
         <f>B45+1</f>
         <v>84</v>
       </c>
       <c r="C46" s="13">
-        <v>7.8799999999999995E-2</v>
+        <v>8.3900000000000002E-2</v>
       </c>
       <c r="D46" s="13">
-        <v>8.249999999999999E-2</v>
+        <v>8.7599999999999983E-2</v>
       </c>
       <c r="E46" s="13">
-        <v>8.4599999999999995E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="F46" s="13">
-        <v>8.6300000000000002E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="G46" s="13">
-        <v>8.7299999999999989E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="H46" s="13">
-        <v>8.8999999999999996E-2</v>
+        <v>9.0499999999999997E-2</v>
       </c>
       <c r="I46" s="13">
-        <v>8.9700000000000002E-2</v>
+        <v>9.0499999999999997E-2</v>
       </c>
       <c r="J46" s="13">
         <v>9.1399999999999995E-2</v>
       </c>
       <c r="K46" s="13">
         <v>9.4899999999999998E-2</v>
       </c>
       <c r="L46" s="13">
         <v>9.7599999999999992E-2</v>
       </c>
       <c r="M46" s="13">
         <v>0.105</v>
       </c>
       <c r="N46" s="13">
         <v>0.105</v>
       </c>
       <c r="O46" s="13">
         <v>0.105</v>
       </c>
       <c r="P46" s="13">
         <v>0.105</v>
       </c>
       <c r="Q46" s="13">
         <v>0.105</v>
       </c>
@@ -14547,66 +14547,66 @@
       <c r="AO46" s="12"/>
       <c r="AP46" s="12"/>
       <c r="AQ46" s="12"/>
       <c r="AR46" s="12"/>
       <c r="AS46" s="12"/>
       <c r="AT46" s="12"/>
       <c r="AU46" s="12"/>
       <c r="AV46" s="12"/>
       <c r="AW46" s="12"/>
       <c r="AX46" s="12"/>
       <c r="AY46" s="12"/>
       <c r="AZ46" s="12"/>
       <c r="BA46" s="12"/>
       <c r="BB46" s="12"/>
       <c r="BC46" s="12"/>
       <c r="BD46" s="12"/>
       <c r="BE46" s="12"/>
     </row>
     <row r="47" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A47" s="40"/>
       <c r="B47" s="24">
         <f>B46+1</f>
         <v>85</v>
       </c>
       <c r="C47" s="13">
-        <v>8.249999999999999E-2</v>
+        <v>8.7599999999999983E-2</v>
       </c>
       <c r="D47" s="13">
-        <v>8.4599999999999995E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="E47" s="13">
-        <v>8.6300000000000002E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="F47" s="13">
-        <v>8.7299999999999989E-2</v>
+        <v>8.9700000000000002E-2</v>
       </c>
       <c r="G47" s="13">
-        <v>8.8999999999999996E-2</v>
+        <v>9.0499999999999997E-2</v>
       </c>
       <c r="H47" s="13">
-        <v>8.9700000000000002E-2</v>
+        <v>9.0499999999999997E-2</v>
       </c>
       <c r="I47" s="13">
         <v>9.1399999999999995E-2</v>
       </c>
       <c r="J47" s="13">
         <v>9.4899999999999998E-2</v>
       </c>
       <c r="K47" s="13">
         <v>9.7599999999999992E-2</v>
       </c>
       <c r="L47" s="13">
         <v>0.105</v>
       </c>
       <c r="M47" s="13">
         <v>0.105</v>
       </c>
       <c r="N47" s="13">
         <v>0.105</v>
       </c>
       <c r="O47" s="13">
         <v>0.105</v>
       </c>
       <c r="P47" s="13">
         <v>0.105</v>
       </c>
@@ -16455,69 +16455,69 @@
     <row r="498" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y498" s="3"/>
     </row>
     <row r="499" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y499" s="3"/>
     </row>
     <row r="500" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y500" s="3"/>
     </row>
     <row r="501" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y501" s="3"/>
     </row>
     <row r="502" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y502" s="3"/>
     </row>
     <row r="503" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y503" s="3"/>
     </row>
     <row r="504" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y504" s="3"/>
     </row>
     <row r="505" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y505" s="3"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="A2/MEtWiMMYRO+Er2WuBrbk4v7y3xx6Me1PapqJMLTIDcbpxhOH7k500KpXe3czUGaV5hVvdhW/JqhUQlNPOyQ==" saltValue="Bli2lrJcKOEXEC1Ef+ovJg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="2Qk4AsTa2TkcMND5tIaQUx7dlvFvLlw95NAFWwgKtAdG1GgG2sOGpxVJh0hEcQ+DJ1Ne5Pn1XTeWKGrfD33wQw==" saltValue="71HYxY6OhQBbKvOVPi0vJg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="6">
     <mergeCell ref="A23:A47"/>
     <mergeCell ref="B1:BE1"/>
     <mergeCell ref="B2:BE2"/>
     <mergeCell ref="B3:BE3"/>
     <mergeCell ref="C5:BE5"/>
     <mergeCell ref="A7:A22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{059BF283-DB15-440A-B17F-77E8CF40E5E2}">
   <dimension ref="A1:BG505"/>
   <sheetViews>
-    <sheetView topLeftCell="A18" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7:BE47"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.07421875" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9.07421875" style="1"/>
     <col min="2" max="2" width="9.07421875" style="2"/>
     <col min="3" max="16" width="11.23046875" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="57" width="9.07421875" style="2"/>
     <col min="58" max="16384" width="9.07421875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:59" ht="20.6" x14ac:dyDescent="0.4">
       <c r="B1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
@@ -16909,87 +16909,87 @@
       <c r="BB6" s="25">
         <v>52</v>
       </c>
       <c r="BC6" s="25">
         <v>53</v>
       </c>
       <c r="BD6" s="25">
         <v>54</v>
       </c>
       <c r="BE6" s="25">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="26">
         <v>45</v>
       </c>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="8">
-        <v>2.6100000000000002E-2</v>
+        <v>2.8299999999999999E-2</v>
       </c>
       <c r="H7" s="8">
-        <v>2.7600000000000003E-2</v>
+        <v>2.98E-2</v>
       </c>
       <c r="I7" s="8">
-        <v>2.9100000000000004E-2</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="J7" s="8">
-        <v>3.0599999999999999E-2</v>
+        <v>3.3499999999999995E-2</v>
       </c>
       <c r="K7" s="8">
-        <v>3.2100000000000004E-2</v>
+        <v>3.5699999999999996E-2</v>
       </c>
       <c r="L7" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.8699999999999998E-2</v>
       </c>
       <c r="M7" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.8699999999999998E-2</v>
       </c>
       <c r="N7" s="8">
-        <v>3.5100000000000006E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="O7" s="8">
-        <v>3.6400000000000002E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="P7" s="8">
-        <v>3.7699999999999997E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="Q7" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>4.0399999999999998E-2</v>
       </c>
       <c r="R7" s="8">
-        <v>4.02E-2</v>
+        <v>4.0399999999999998E-2</v>
       </c>
       <c r="S7" s="8">
-        <v>4.1800000000000004E-2</v>
+        <v>4.1799999999999997E-2</v>
       </c>
       <c r="T7" s="8">
         <v>4.3499999999999997E-2</v>
       </c>
       <c r="U7" s="8">
         <v>4.3899999999999995E-2</v>
       </c>
       <c r="V7" s="8">
         <v>4.4700000000000004E-2</v>
       </c>
       <c r="W7" s="8">
         <v>4.5100000000000001E-2</v>
       </c>
       <c r="X7" s="8">
         <v>4.5499999999999999E-2</v>
       </c>
       <c r="Y7" s="8">
         <v>4.6899999999999997E-2</v>
       </c>
       <c r="Z7" s="8">
         <v>4.99E-2</v>
       </c>
       <c r="AA7" s="8">
         <v>5.0799999999999998E-2</v>
       </c>
@@ -17073,87 +17073,87 @@
       </c>
       <c r="BB7" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="BC7" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="BD7" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="BE7" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="BF7" s="9"/>
       <c r="BG7" s="9"/>
     </row>
     <row r="8" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A8" s="40"/>
       <c r="B8" s="24">
         <v>46</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="8">
-        <v>2.6100000000000002E-2</v>
+        <v>2.8299999999999999E-2</v>
       </c>
       <c r="G8" s="8">
-        <v>2.7600000000000003E-2</v>
+        <v>2.98E-2</v>
       </c>
       <c r="H8" s="8">
-        <v>2.9100000000000004E-2</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="I8" s="8">
-        <v>3.0599999999999999E-2</v>
+        <v>3.3499999999999995E-2</v>
       </c>
       <c r="J8" s="8">
-        <v>3.2100000000000004E-2</v>
+        <v>3.5699999999999996E-2</v>
       </c>
       <c r="K8" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.8699999999999998E-2</v>
       </c>
       <c r="L8" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.8699999999999998E-2</v>
       </c>
       <c r="M8" s="8">
-        <v>3.5100000000000006E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="N8" s="8">
-        <v>3.6400000000000002E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="O8" s="8">
-        <v>3.7699999999999997E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="P8" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>4.0399999999999998E-2</v>
       </c>
       <c r="Q8" s="8">
-        <v>4.02E-2</v>
+        <v>4.0399999999999998E-2</v>
       </c>
       <c r="R8" s="8">
-        <v>4.1800000000000004E-2</v>
+        <v>4.1799999999999997E-2</v>
       </c>
       <c r="S8" s="8">
         <v>4.3499999999999997E-2</v>
       </c>
       <c r="T8" s="8">
         <v>4.3899999999999995E-2</v>
       </c>
       <c r="U8" s="8">
         <v>4.4700000000000004E-2</v>
       </c>
       <c r="V8" s="8">
         <v>4.5100000000000001E-2</v>
       </c>
       <c r="W8" s="8">
         <v>4.5499999999999999E-2</v>
       </c>
       <c r="X8" s="8">
         <v>4.6899999999999997E-2</v>
       </c>
       <c r="Y8" s="8">
         <v>4.99E-2</v>
       </c>
       <c r="Z8" s="8">
         <v>5.0799999999999998E-2</v>
       </c>
@@ -17237,87 +17237,87 @@
       </c>
       <c r="BA8" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="BB8" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="BC8" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="BD8" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="BE8" s="10"/>
       <c r="BF8" s="9"/>
       <c r="BG8" s="9"/>
     </row>
     <row r="9" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A9" s="40"/>
       <c r="B9" s="24">
         <v>47</v>
       </c>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="8">
-        <v>2.6100000000000002E-2</v>
+        <v>2.8299999999999999E-2</v>
       </c>
       <c r="F9" s="8">
-        <v>2.7600000000000003E-2</v>
+        <v>2.98E-2</v>
       </c>
       <c r="G9" s="8">
-        <v>2.9100000000000004E-2</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="H9" s="8">
-        <v>3.0599999999999999E-2</v>
+        <v>3.3499999999999995E-2</v>
       </c>
       <c r="I9" s="8">
-        <v>3.2100000000000004E-2</v>
+        <v>3.5699999999999996E-2</v>
       </c>
       <c r="J9" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.8699999999999998E-2</v>
       </c>
       <c r="K9" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.8699999999999998E-2</v>
       </c>
       <c r="L9" s="8">
-        <v>3.5100000000000006E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="M9" s="8">
-        <v>3.6400000000000002E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="N9" s="8">
-        <v>3.7699999999999997E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="O9" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>4.0399999999999998E-2</v>
       </c>
       <c r="P9" s="8">
-        <v>4.02E-2</v>
+        <v>4.0399999999999998E-2</v>
       </c>
       <c r="Q9" s="8">
-        <v>4.1800000000000004E-2</v>
+        <v>4.1799999999999997E-2</v>
       </c>
       <c r="R9" s="8">
         <v>4.3499999999999997E-2</v>
       </c>
       <c r="S9" s="8">
         <v>4.3899999999999995E-2</v>
       </c>
       <c r="T9" s="8">
         <v>4.4700000000000004E-2</v>
       </c>
       <c r="U9" s="8">
         <v>4.5100000000000001E-2</v>
       </c>
       <c r="V9" s="8">
         <v>4.5499999999999999E-2</v>
       </c>
       <c r="W9" s="8">
         <v>4.6899999999999997E-2</v>
       </c>
       <c r="X9" s="8">
         <v>4.99E-2</v>
       </c>
       <c r="Y9" s="8">
         <v>5.0799999999999998E-2</v>
       </c>
@@ -17401,87 +17401,87 @@
       </c>
       <c r="AZ9" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="BA9" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="BB9" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="BC9" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="BD9" s="10"/>
       <c r="BE9" s="10"/>
       <c r="BF9" s="9"/>
       <c r="BG9" s="9"/>
     </row>
     <row r="10" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A10" s="40"/>
       <c r="B10" s="24">
         <v>48</v>
       </c>
       <c r="C10" s="7"/>
       <c r="D10" s="8">
-        <v>2.6100000000000002E-2</v>
+        <v>2.8299999999999999E-2</v>
       </c>
       <c r="E10" s="8">
-        <v>2.7600000000000003E-2</v>
+        <v>2.98E-2</v>
       </c>
       <c r="F10" s="8">
-        <v>2.9100000000000004E-2</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="G10" s="8">
-        <v>3.0599999999999999E-2</v>
+        <v>3.3499999999999995E-2</v>
       </c>
       <c r="H10" s="8">
-        <v>3.2100000000000004E-2</v>
+        <v>3.5699999999999996E-2</v>
       </c>
       <c r="I10" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.8699999999999998E-2</v>
       </c>
       <c r="J10" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.8699999999999998E-2</v>
       </c>
       <c r="K10" s="8">
-        <v>3.5100000000000006E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="L10" s="8">
-        <v>3.6400000000000002E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="M10" s="8">
-        <v>3.7699999999999997E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="N10" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>4.0399999999999998E-2</v>
       </c>
       <c r="O10" s="8">
-        <v>4.02E-2</v>
+        <v>4.0399999999999998E-2</v>
       </c>
       <c r="P10" s="8">
-        <v>4.1800000000000004E-2</v>
+        <v>4.1799999999999997E-2</v>
       </c>
       <c r="Q10" s="8">
         <v>4.3499999999999997E-2</v>
       </c>
       <c r="R10" s="8">
         <v>4.3899999999999995E-2</v>
       </c>
       <c r="S10" s="8">
         <v>4.4700000000000004E-2</v>
       </c>
       <c r="T10" s="8">
         <v>4.5100000000000001E-2</v>
       </c>
       <c r="U10" s="8">
         <v>4.5499999999999999E-2</v>
       </c>
       <c r="V10" s="8">
         <v>4.6899999999999997E-2</v>
       </c>
       <c r="W10" s="8">
         <v>4.99E-2</v>
       </c>
       <c r="X10" s="8">
         <v>5.0799999999999998E-2</v>
       </c>
@@ -17565,87 +17565,87 @@
       </c>
       <c r="AY10" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AZ10" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="BA10" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="BB10" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="BC10" s="10"/>
       <c r="BD10" s="10"/>
       <c r="BE10" s="10"/>
       <c r="BF10" s="9"/>
       <c r="BG10" s="9"/>
     </row>
     <row r="11" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A11" s="40"/>
       <c r="B11" s="24">
         <v>49</v>
       </c>
       <c r="C11" s="8">
-        <v>2.6100000000000002E-2</v>
+        <v>2.8299999999999999E-2</v>
       </c>
       <c r="D11" s="8">
-        <v>2.7600000000000003E-2</v>
+        <v>2.98E-2</v>
       </c>
       <c r="E11" s="8">
-        <v>2.9100000000000004E-2</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="F11" s="8">
-        <v>3.0599999999999999E-2</v>
+        <v>3.3499999999999995E-2</v>
       </c>
       <c r="G11" s="8">
-        <v>3.2100000000000004E-2</v>
+        <v>3.5699999999999996E-2</v>
       </c>
       <c r="H11" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.8699999999999998E-2</v>
       </c>
       <c r="I11" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.8699999999999998E-2</v>
       </c>
       <c r="J11" s="8">
-        <v>3.5100000000000006E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="K11" s="8">
-        <v>3.6400000000000002E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="L11" s="8">
-        <v>3.7699999999999997E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="M11" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>4.0399999999999998E-2</v>
       </c>
       <c r="N11" s="8">
-        <v>4.02E-2</v>
+        <v>4.0399999999999998E-2</v>
       </c>
       <c r="O11" s="8">
-        <v>4.1800000000000004E-2</v>
+        <v>4.1799999999999997E-2</v>
       </c>
       <c r="P11" s="8">
         <v>4.3499999999999997E-2</v>
       </c>
       <c r="Q11" s="8">
         <v>4.3899999999999995E-2</v>
       </c>
       <c r="R11" s="8">
         <v>4.4700000000000004E-2</v>
       </c>
       <c r="S11" s="8">
         <v>4.5100000000000001E-2</v>
       </c>
       <c r="T11" s="8">
         <v>4.5499999999999999E-2</v>
       </c>
       <c r="U11" s="8">
         <v>4.6899999999999997E-2</v>
       </c>
       <c r="V11" s="8">
         <v>4.99E-2</v>
       </c>
       <c r="W11" s="8">
         <v>5.0799999999999998E-2</v>
       </c>
@@ -17730,84 +17730,84 @@
       <c r="AX11" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AY11" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AZ11" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="BA11" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="BB11" s="10"/>
       <c r="BC11" s="10"/>
       <c r="BD11" s="10"/>
       <c r="BE11" s="10"/>
       <c r="BF11" s="9"/>
       <c r="BG11" s="9"/>
     </row>
     <row r="12" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A12" s="40"/>
       <c r="B12" s="24">
         <v>50</v>
       </c>
       <c r="C12" s="8">
-        <v>2.7600000000000003E-2</v>
+        <v>2.98E-2</v>
       </c>
       <c r="D12" s="8">
-        <v>2.9100000000000004E-2</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="E12" s="8">
-        <v>3.0599999999999999E-2</v>
+        <v>3.3499999999999995E-2</v>
       </c>
       <c r="F12" s="8">
-        <v>3.2100000000000004E-2</v>
+        <v>3.5699999999999996E-2</v>
       </c>
       <c r="G12" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.8699999999999998E-2</v>
       </c>
       <c r="H12" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.8699999999999998E-2</v>
       </c>
       <c r="I12" s="8">
-        <v>3.5100000000000006E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="J12" s="8">
-        <v>3.6400000000000002E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="K12" s="8">
-        <v>3.7699999999999997E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="L12" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>4.0399999999999998E-2</v>
       </c>
       <c r="M12" s="8">
-        <v>4.02E-2</v>
+        <v>4.0399999999999998E-2</v>
       </c>
       <c r="N12" s="8">
-        <v>4.1800000000000004E-2</v>
+        <v>4.1799999999999997E-2</v>
       </c>
       <c r="O12" s="8">
         <v>4.3499999999999997E-2</v>
       </c>
       <c r="P12" s="8">
         <v>4.3899999999999995E-2</v>
       </c>
       <c r="Q12" s="8">
         <v>4.4700000000000004E-2</v>
       </c>
       <c r="R12" s="8">
         <v>4.5100000000000001E-2</v>
       </c>
       <c r="S12" s="8">
         <v>4.5499999999999999E-2</v>
       </c>
       <c r="T12" s="8">
         <v>4.6899999999999997E-2</v>
       </c>
       <c r="U12" s="8">
         <v>4.99E-2</v>
       </c>
       <c r="V12" s="8">
         <v>5.0799999999999998E-2</v>
       </c>
@@ -17893,81 +17893,81 @@
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AX12" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AY12" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AZ12" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="BA12" s="10"/>
       <c r="BB12" s="10"/>
       <c r="BC12" s="10"/>
       <c r="BD12" s="10"/>
       <c r="BE12" s="10"/>
       <c r="BF12" s="9"/>
       <c r="BG12" s="9"/>
     </row>
     <row r="13" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A13" s="40"/>
       <c r="B13" s="24">
         <v>51</v>
       </c>
       <c r="C13" s="8">
-        <v>2.9100000000000004E-2</v>
+        <v>3.1300000000000001E-2</v>
       </c>
       <c r="D13" s="8">
-        <v>3.0599999999999999E-2</v>
+        <v>3.3499999999999995E-2</v>
       </c>
       <c r="E13" s="8">
-        <v>3.2100000000000004E-2</v>
+        <v>3.4999999999999996E-2</v>
       </c>
       <c r="F13" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.7199999999999997E-2</v>
       </c>
       <c r="G13" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.8699999999999998E-2</v>
       </c>
       <c r="H13" s="8">
-        <v>3.5100000000000006E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="I13" s="8">
-        <v>3.6400000000000002E-2</v>
+        <v>4.1499999999999995E-2</v>
       </c>
       <c r="J13" s="8">
-        <v>3.7699999999999997E-2</v>
+        <v>4.1499999999999995E-2</v>
       </c>
       <c r="K13" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>4.1499999999999995E-2</v>
       </c>
       <c r="L13" s="8">
-        <v>4.02E-2</v>
+        <v>4.1700000000000001E-2</v>
       </c>
       <c r="M13" s="8">
-        <v>4.1800000000000004E-2</v>
+        <v>4.1799999999999997E-2</v>
       </c>
       <c r="N13" s="8">
         <v>4.3499999999999997E-2</v>
       </c>
       <c r="O13" s="8">
         <v>4.3899999999999995E-2</v>
       </c>
       <c r="P13" s="8">
         <v>4.4700000000000004E-2</v>
       </c>
       <c r="Q13" s="8">
         <v>4.5100000000000001E-2</v>
       </c>
       <c r="R13" s="8">
         <v>4.5499999999999999E-2</v>
       </c>
       <c r="S13" s="8">
         <v>4.6899999999999997E-2</v>
       </c>
       <c r="T13" s="8">
         <v>4.99E-2</v>
       </c>
       <c r="U13" s="8">
         <v>5.0799999999999998E-2</v>
       </c>
@@ -18054,78 +18054,78 @@
       </c>
       <c r="AW13" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AX13" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AY13" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AZ13" s="10"/>
       <c r="BA13" s="10"/>
       <c r="BB13" s="10"/>
       <c r="BC13" s="10"/>
       <c r="BD13" s="10"/>
       <c r="BE13" s="10"/>
       <c r="BF13" s="9"/>
       <c r="BG13" s="9"/>
     </row>
     <row r="14" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A14" s="40"/>
       <c r="B14" s="24">
         <v>52</v>
       </c>
       <c r="C14" s="8">
-        <v>3.0599999999999999E-2</v>
+        <v>3.2799999999999996E-2</v>
       </c>
       <c r="D14" s="8">
-        <v>3.2100000000000004E-2</v>
+        <v>3.4999999999999996E-2</v>
       </c>
       <c r="E14" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.6499999999999998E-2</v>
       </c>
       <c r="F14" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.7199999999999997E-2</v>
       </c>
       <c r="G14" s="8">
-        <v>3.5100000000000006E-2</v>
+        <v>4.02E-2</v>
       </c>
       <c r="H14" s="8">
-        <v>3.6400000000000002E-2</v>
+        <v>4.1499999999999995E-2</v>
       </c>
       <c r="I14" s="8">
-        <v>3.7699999999999997E-2</v>
+        <v>4.2799999999999998E-2</v>
       </c>
       <c r="J14" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>4.2799999999999998E-2</v>
       </c>
       <c r="K14" s="8">
-        <v>4.02E-2</v>
+        <v>4.2799999999999998E-2</v>
       </c>
       <c r="L14" s="8">
-        <v>4.1800000000000004E-2</v>
+        <v>4.3299999999999998E-2</v>
       </c>
       <c r="M14" s="8">
         <v>4.3499999999999997E-2</v>
       </c>
       <c r="N14" s="8">
         <v>4.3899999999999995E-2</v>
       </c>
       <c r="O14" s="8">
         <v>4.4700000000000004E-2</v>
       </c>
       <c r="P14" s="8">
         <v>4.5100000000000001E-2</v>
       </c>
       <c r="Q14" s="8">
         <v>4.5499999999999999E-2</v>
       </c>
       <c r="R14" s="8">
         <v>4.6899999999999997E-2</v>
       </c>
       <c r="S14" s="8">
         <v>4.99E-2</v>
       </c>
       <c r="T14" s="8">
         <v>5.0799999999999998E-2</v>
       </c>
@@ -18213,84 +18213,84 @@
       <c r="AV14" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AW14" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AX14" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AY14" s="10"/>
       <c r="AZ14" s="10"/>
       <c r="BA14" s="10"/>
       <c r="BB14" s="10"/>
       <c r="BC14" s="10"/>
       <c r="BD14" s="10"/>
       <c r="BE14" s="10"/>
       <c r="BF14" s="9"/>
       <c r="BG14" s="9"/>
     </row>
     <row r="15" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A15" s="40"/>
       <c r="B15" s="24">
         <v>53</v>
       </c>
       <c r="C15" s="8">
-        <v>3.2100000000000004E-2</v>
+        <v>3.4299999999999997E-2</v>
       </c>
       <c r="D15" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.6499999999999998E-2</v>
       </c>
       <c r="E15" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.6499999999999998E-2</v>
       </c>
       <c r="F15" s="8">
-        <v>3.5100000000000006E-2</v>
+        <v>3.8699999999999998E-2</v>
       </c>
       <c r="G15" s="8">
-        <v>3.6400000000000002E-2</v>
+        <v>4.1499999999999995E-2</v>
       </c>
       <c r="H15" s="8">
-        <v>3.7699999999999997E-2</v>
+        <v>4.2799999999999998E-2</v>
       </c>
       <c r="I15" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>4.3999999999999997E-2</v>
       </c>
       <c r="J15" s="8">
-        <v>4.02E-2</v>
+        <v>4.3999999999999997E-2</v>
       </c>
       <c r="K15" s="8">
-        <v>4.1800000000000004E-2</v>
+        <v>4.3999999999999997E-2</v>
       </c>
       <c r="L15" s="8">
-        <v>4.3499999999999997E-2</v>
+        <v>4.4999999999999998E-2</v>
       </c>
       <c r="M15" s="8">
-        <v>4.3899999999999995E-2</v>
+        <v>4.4999999999999998E-2</v>
       </c>
       <c r="N15" s="8">
-        <v>4.4700000000000004E-2</v>
+        <v>4.4999999999999998E-2</v>
       </c>
       <c r="O15" s="8">
         <v>4.5100000000000001E-2</v>
       </c>
       <c r="P15" s="8">
         <v>4.5499999999999999E-2</v>
       </c>
       <c r="Q15" s="8">
         <v>4.6899999999999997E-2</v>
       </c>
       <c r="R15" s="8">
         <v>4.99E-2</v>
       </c>
       <c r="S15" s="8">
         <v>5.0799999999999998E-2</v>
       </c>
       <c r="T15" s="8">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="U15" s="8">
         <v>5.8200000000000002E-2</v>
       </c>
       <c r="V15" s="8">
         <v>5.9799999999999992E-2</v>
       </c>
@@ -18370,87 +18370,87 @@
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AV15" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AW15" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AX15" s="10"/>
       <c r="AY15" s="10"/>
       <c r="AZ15" s="10"/>
       <c r="BA15" s="10"/>
       <c r="BB15" s="10"/>
       <c r="BC15" s="10"/>
       <c r="BD15" s="10"/>
       <c r="BE15" s="10"/>
       <c r="BF15" s="9"/>
       <c r="BG15" s="9"/>
     </row>
     <row r="16" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A16" s="40"/>
       <c r="B16" s="24">
         <v>54</v>
       </c>
       <c r="C16" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.5799999999999998E-2</v>
       </c>
       <c r="D16" s="8">
-        <v>3.3600000000000005E-2</v>
+        <v>3.6499999999999998E-2</v>
       </c>
       <c r="E16" s="8">
-        <v>3.5100000000000006E-2</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="F16" s="8">
-        <v>3.6400000000000002E-2</v>
+        <v>3.9999999999999994E-2</v>
       </c>
       <c r="G16" s="8">
-        <v>3.7699999999999997E-2</v>
+        <v>4.2799999999999998E-2</v>
       </c>
       <c r="H16" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>4.3999999999999997E-2</v>
       </c>
       <c r="I16" s="8">
-        <v>4.02E-2</v>
+        <v>4.5299999999999993E-2</v>
       </c>
       <c r="J16" s="8">
-        <v>4.1800000000000004E-2</v>
+        <v>4.5299999999999993E-2</v>
       </c>
       <c r="K16" s="8">
-        <v>4.3499999999999997E-2</v>
+        <v>4.5699999999999991E-2</v>
       </c>
       <c r="L16" s="8">
-        <v>4.3899999999999995E-2</v>
+        <v>4.5699999999999991E-2</v>
       </c>
       <c r="M16" s="8">
-        <v>4.4700000000000004E-2</v>
+        <v>4.5699999999999991E-2</v>
       </c>
       <c r="N16" s="8">
-        <v>4.5100000000000001E-2</v>
+        <v>4.5699999999999991E-2</v>
       </c>
       <c r="O16" s="8">
-        <v>4.5499999999999999E-2</v>
+        <v>4.5699999999999991E-2</v>
       </c>
       <c r="P16" s="8">
         <v>4.6899999999999997E-2</v>
       </c>
       <c r="Q16" s="8">
         <v>4.99E-2</v>
       </c>
       <c r="R16" s="8">
         <v>5.0799999999999998E-2</v>
       </c>
       <c r="S16" s="8">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="T16" s="8">
         <v>5.8200000000000002E-2</v>
       </c>
       <c r="U16" s="8">
         <v>5.9799999999999992E-2</v>
       </c>
       <c r="V16" s="8">
         <v>6.1399999999999996E-2</v>
       </c>
       <c r="W16" s="8">
         <v>6.3E-2</v>
       </c>
@@ -18525,84 +18525,84 @@
       </c>
       <c r="AU16" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AV16" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AW16" s="10"/>
       <c r="AX16" s="10"/>
       <c r="AY16" s="10"/>
       <c r="AZ16" s="10"/>
       <c r="BA16" s="10"/>
       <c r="BB16" s="10"/>
       <c r="BC16" s="10"/>
       <c r="BD16" s="10"/>
       <c r="BE16" s="10"/>
       <c r="BF16" s="9"/>
       <c r="BG16" s="9"/>
     </row>
     <row r="17" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A17" s="40"/>
       <c r="B17" s="24">
         <v>55</v>
       </c>
       <c r="C17" s="11">
-        <v>3.3600000000000005E-2</v>
+        <v>3.5799999999999998E-2</v>
       </c>
       <c r="D17" s="11">
-        <v>3.5100000000000006E-2</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="E17" s="11">
-        <v>3.6400000000000002E-2</v>
+        <v>3.9299999999999995E-2</v>
       </c>
       <c r="F17" s="11">
-        <v>3.7699999999999997E-2</v>
+        <v>4.1299999999999996E-2</v>
       </c>
       <c r="G17" s="11">
-        <v>3.8900000000000004E-2</v>
+        <v>4.3999999999999997E-2</v>
       </c>
       <c r="H17" s="11">
-        <v>4.02E-2</v>
+        <v>4.5299999999999993E-2</v>
       </c>
       <c r="I17" s="11">
-        <v>4.1800000000000004E-2</v>
+        <v>4.6899999999999997E-2</v>
       </c>
       <c r="J17" s="11">
-        <v>4.3499999999999997E-2</v>
+        <v>4.6899999999999997E-2</v>
       </c>
       <c r="K17" s="11">
-        <v>4.3899999999999995E-2</v>
+        <v>4.6899999999999997E-2</v>
       </c>
       <c r="L17" s="11">
-        <v>4.4700000000000004E-2</v>
+        <v>4.6899999999999997E-2</v>
       </c>
       <c r="M17" s="11">
-        <v>4.5100000000000001E-2</v>
+        <v>4.6899999999999997E-2</v>
       </c>
       <c r="N17" s="11">
-        <v>4.5499999999999999E-2</v>
+        <v>4.6899999999999997E-2</v>
       </c>
       <c r="O17" s="11">
         <v>4.6899999999999997E-2</v>
       </c>
       <c r="P17" s="11">
         <v>4.99E-2</v>
       </c>
       <c r="Q17" s="11">
         <v>5.0799999999999998E-2</v>
       </c>
       <c r="R17" s="8">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="S17" s="8">
         <v>5.8200000000000002E-2</v>
       </c>
       <c r="T17" s="8">
         <v>5.9799999999999992E-2</v>
       </c>
       <c r="U17" s="8">
         <v>6.1399999999999996E-2</v>
       </c>
       <c r="V17" s="8">
         <v>6.3E-2</v>
       </c>
@@ -18678,84 +18678,84 @@
       <c r="AT17" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AU17" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AV17" s="10"/>
       <c r="AW17" s="10"/>
       <c r="AX17" s="10"/>
       <c r="AY17" s="10"/>
       <c r="AZ17" s="10"/>
       <c r="BA17" s="10"/>
       <c r="BB17" s="10"/>
       <c r="BC17" s="10"/>
       <c r="BD17" s="10"/>
       <c r="BE17" s="10"/>
       <c r="BF17" s="9"/>
       <c r="BG17" s="9"/>
     </row>
     <row r="18" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A18" s="40"/>
       <c r="B18" s="24">
         <v>56</v>
       </c>
       <c r="C18" s="11">
-        <v>3.4799999999999998E-2</v>
+        <v>3.6999999999999998E-2</v>
       </c>
       <c r="D18" s="11">
-        <v>3.6299999999999999E-2</v>
+        <v>3.9199999999999999E-2</v>
       </c>
       <c r="E18" s="11">
-        <v>3.7599999999999995E-2</v>
+        <v>4.0499999999999994E-2</v>
       </c>
       <c r="F18" s="11">
-        <v>3.8900000000000004E-2</v>
+        <v>4.2499999999999996E-2</v>
       </c>
       <c r="G18" s="11">
-        <v>4.0099999999999997E-2</v>
+        <v>4.5200000000000004E-2</v>
       </c>
       <c r="H18" s="11">
-        <v>4.1400000000000006E-2</v>
+        <v>4.65E-2</v>
       </c>
       <c r="I18" s="11">
-        <v>4.2800000000000005E-2</v>
+        <v>4.7899999999999998E-2</v>
       </c>
       <c r="J18" s="11">
-        <v>4.4499999999999998E-2</v>
+        <v>4.7899999999999998E-2</v>
       </c>
       <c r="K18" s="11">
-        <v>4.4899999999999995E-2</v>
+        <v>4.7899999999999998E-2</v>
       </c>
       <c r="L18" s="11">
-        <v>4.5799999999999993E-2</v>
+        <v>4.7899999999999998E-2</v>
       </c>
       <c r="M18" s="11">
-        <v>4.6199999999999991E-2</v>
+        <v>4.7899999999999998E-2</v>
       </c>
       <c r="N18" s="11">
-        <v>4.6600000000000003E-2</v>
+        <v>4.7899999999999998E-2</v>
       </c>
       <c r="O18" s="11">
         <v>4.8100000000000004E-2</v>
       </c>
       <c r="P18" s="11">
         <v>5.1599999999999993E-2</v>
       </c>
       <c r="Q18" s="11">
         <v>5.3400000000000003E-2</v>
       </c>
       <c r="R18" s="8">
         <v>5.8200000000000002E-2</v>
       </c>
       <c r="S18" s="8">
         <v>5.9799999999999992E-2</v>
       </c>
       <c r="T18" s="8">
         <v>6.1399999999999996E-2</v>
       </c>
       <c r="U18" s="8">
         <v>6.3E-2</v>
       </c>
       <c r="V18" s="8">
         <v>6.4699999999999994E-2</v>
       </c>
@@ -18829,84 +18829,84 @@
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AT18" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AU18" s="10"/>
       <c r="AV18" s="10"/>
       <c r="AW18" s="10"/>
       <c r="AX18" s="10"/>
       <c r="AY18" s="10"/>
       <c r="AZ18" s="10"/>
       <c r="BA18" s="10"/>
       <c r="BB18" s="10"/>
       <c r="BC18" s="10"/>
       <c r="BD18" s="10"/>
       <c r="BE18" s="10"/>
       <c r="BF18" s="9"/>
       <c r="BG18" s="9"/>
     </row>
     <row r="19" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A19" s="40"/>
       <c r="B19" s="24">
         <v>57</v>
       </c>
       <c r="C19" s="11">
-        <v>3.6000000000000004E-2</v>
+        <v>3.8199999999999998E-2</v>
       </c>
       <c r="D19" s="11">
-        <v>3.7500000000000006E-2</v>
+        <v>4.0399999999999998E-2</v>
       </c>
       <c r="E19" s="11">
-        <v>3.8900000000000004E-2</v>
+        <v>4.1799999999999997E-2</v>
       </c>
       <c r="F19" s="11">
-        <v>4.0099999999999997E-2</v>
+        <v>4.3699999999999996E-2</v>
       </c>
       <c r="G19" s="11">
-        <v>4.1300000000000003E-2</v>
+        <v>4.6399999999999997E-2</v>
       </c>
       <c r="H19" s="11">
-        <v>4.2599999999999999E-2</v>
+        <v>4.7700000000000006E-2</v>
       </c>
       <c r="I19" s="11">
-        <v>4.3700000000000003E-2</v>
+        <v>4.8799999999999996E-2</v>
       </c>
       <c r="J19" s="11">
-        <v>4.5600000000000002E-2</v>
+        <v>4.8799999999999996E-2</v>
       </c>
       <c r="K19" s="11">
-        <v>4.5899999999999996E-2</v>
+        <v>4.8799999999999996E-2</v>
       </c>
       <c r="L19" s="11">
-        <v>4.6799999999999994E-2</v>
+        <v>4.8799999999999996E-2</v>
       </c>
       <c r="M19" s="11">
-        <v>4.7199999999999992E-2</v>
+        <v>4.8799999999999996E-2</v>
       </c>
       <c r="N19" s="11">
-        <v>4.7600000000000003E-2</v>
+        <v>4.8799999999999996E-2</v>
       </c>
       <c r="O19" s="11">
         <v>4.9500000000000002E-2</v>
       </c>
       <c r="P19" s="11">
         <v>5.3499999999999992E-2</v>
       </c>
       <c r="Q19" s="11">
         <v>5.8200000000000002E-2</v>
       </c>
       <c r="R19" s="8">
         <v>5.9799999999999992E-2</v>
       </c>
       <c r="S19" s="8">
         <v>6.1399999999999996E-2</v>
       </c>
       <c r="T19" s="8">
         <v>6.3E-2</v>
       </c>
       <c r="U19" s="8">
         <v>6.4699999999999994E-2</v>
       </c>
       <c r="V19" s="8">
         <v>6.6599999999999993E-2</v>
       </c>
@@ -18978,84 +18978,84 @@
       </c>
       <c r="AS19" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AT19" s="10"/>
       <c r="AU19" s="10"/>
       <c r="AV19" s="10"/>
       <c r="AW19" s="10"/>
       <c r="AX19" s="10"/>
       <c r="AY19" s="10"/>
       <c r="AZ19" s="10"/>
       <c r="BA19" s="10"/>
       <c r="BB19" s="10"/>
       <c r="BC19" s="10"/>
       <c r="BD19" s="10"/>
       <c r="BE19" s="10"/>
       <c r="BF19" s="9"/>
       <c r="BG19" s="9"/>
     </row>
     <row r="20" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A20" s="40"/>
       <c r="B20" s="24">
         <v>58</v>
       </c>
       <c r="C20" s="11">
-        <v>3.73E-2</v>
+        <v>3.95E-2</v>
       </c>
       <c r="D20" s="11">
-        <v>3.8699999999999998E-2</v>
+        <v>4.1599999999999998E-2</v>
       </c>
       <c r="E20" s="11">
-        <v>4.0099999999999997E-2</v>
+        <v>4.2999999999999997E-2</v>
       </c>
       <c r="F20" s="11">
-        <v>4.1400000000000006E-2</v>
+        <v>4.4999999999999998E-2</v>
       </c>
       <c r="G20" s="11">
-        <v>4.2599999999999999E-2</v>
+        <v>4.7700000000000006E-2</v>
       </c>
       <c r="H20" s="11">
-        <v>4.3899999999999995E-2</v>
+        <v>4.9000000000000002E-2</v>
       </c>
       <c r="I20" s="11">
-        <v>4.4999999999999998E-2</v>
+        <v>5.0099999999999992E-2</v>
       </c>
       <c r="J20" s="11">
-        <v>4.6699999999999992E-2</v>
+        <v>5.0099999999999992E-2</v>
       </c>
       <c r="K20" s="11">
-        <v>4.7100000000000003E-2</v>
+        <v>5.0099999999999992E-2</v>
       </c>
       <c r="L20" s="11">
-        <v>4.8000000000000001E-2</v>
+        <v>5.0099999999999992E-2</v>
       </c>
       <c r="M20" s="11">
-        <v>4.8399999999999999E-2</v>
+        <v>5.0099999999999992E-2</v>
       </c>
       <c r="N20" s="11">
-        <v>4.8799999999999996E-2</v>
+        <v>5.0099999999999992E-2</v>
       </c>
       <c r="O20" s="11">
         <v>5.0699999999999995E-2</v>
       </c>
       <c r="P20" s="11">
         <v>5.4800000000000001E-2</v>
       </c>
       <c r="Q20" s="11">
         <v>5.9799999999999992E-2</v>
       </c>
       <c r="R20" s="8">
         <v>6.1399999999999996E-2</v>
       </c>
       <c r="S20" s="8">
         <v>6.3E-2</v>
       </c>
       <c r="T20" s="8">
         <v>6.4699999999999994E-2</v>
       </c>
       <c r="U20" s="8">
         <v>6.6599999999999993E-2</v>
       </c>
       <c r="V20" s="8">
         <v>6.8699999999999997E-2</v>
       </c>
@@ -19125,84 +19125,84 @@
       <c r="AR20" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AS20" s="10"/>
       <c r="AT20" s="10"/>
       <c r="AU20" s="10"/>
       <c r="AV20" s="10"/>
       <c r="AW20" s="10"/>
       <c r="AX20" s="10"/>
       <c r="AY20" s="10"/>
       <c r="AZ20" s="10"/>
       <c r="BA20" s="10"/>
       <c r="BB20" s="10"/>
       <c r="BC20" s="10"/>
       <c r="BD20" s="10"/>
       <c r="BE20" s="10"/>
       <c r="BF20" s="9"/>
       <c r="BG20" s="9"/>
     </row>
     <row r="21" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A21" s="40"/>
       <c r="B21" s="24">
         <v>59</v>
       </c>
       <c r="C21" s="11">
-        <v>3.8500000000000006E-2</v>
+        <v>4.07E-2</v>
       </c>
       <c r="D21" s="11">
-        <v>4.0000000000000008E-2</v>
+        <v>4.2900000000000001E-2</v>
       </c>
       <c r="E21" s="11">
-        <v>4.1400000000000006E-2</v>
+        <v>4.4299999999999999E-2</v>
       </c>
       <c r="F21" s="11">
-        <v>4.2800000000000005E-2</v>
+        <v>4.6399999999999997E-2</v>
       </c>
       <c r="G21" s="11">
-        <v>4.3999999999999997E-2</v>
+        <v>4.9099999999999991E-2</v>
       </c>
       <c r="H21" s="11">
-        <v>4.5499999999999999E-2</v>
+        <v>5.0599999999999992E-2</v>
       </c>
       <c r="I21" s="11">
-        <v>4.5999999999999999E-2</v>
+        <v>5.1099999999999993E-2</v>
       </c>
       <c r="J21" s="11">
-        <v>4.7899999999999998E-2</v>
+        <v>5.1099999999999993E-2</v>
       </c>
       <c r="K21" s="11">
-        <v>4.8299999999999996E-2</v>
+        <v>5.1099999999999993E-2</v>
       </c>
       <c r="L21" s="11">
-        <v>4.9199999999999994E-2</v>
+        <v>5.1099999999999993E-2</v>
       </c>
       <c r="M21" s="11">
-        <v>4.9599999999999991E-2</v>
+        <v>5.1099999999999993E-2</v>
       </c>
       <c r="N21" s="11">
-        <v>0.05</v>
+        <v>5.1099999999999993E-2</v>
       </c>
       <c r="O21" s="11">
         <v>5.1900000000000002E-2</v>
       </c>
       <c r="P21" s="11">
         <v>5.5999999999999994E-2</v>
       </c>
       <c r="Q21" s="11">
         <v>6.1399999999999996E-2</v>
       </c>
       <c r="R21" s="8">
         <v>6.3E-2</v>
       </c>
       <c r="S21" s="8">
         <v>6.4699999999999994E-2</v>
       </c>
       <c r="T21" s="8">
         <v>6.6599999999999993E-2</v>
       </c>
       <c r="U21" s="8">
         <v>6.8699999999999997E-2</v>
       </c>
       <c r="V21" s="8">
         <v>7.2099999999999997E-2</v>
       </c>
@@ -19270,84 +19270,84 @@
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AR21" s="10"/>
       <c r="AS21" s="10"/>
       <c r="AT21" s="10"/>
       <c r="AU21" s="10"/>
       <c r="AV21" s="10"/>
       <c r="AW21" s="10"/>
       <c r="AX21" s="10"/>
       <c r="AY21" s="10"/>
       <c r="AZ21" s="10"/>
       <c r="BA21" s="10"/>
       <c r="BB21" s="10"/>
       <c r="BC21" s="10"/>
       <c r="BD21" s="10"/>
       <c r="BE21" s="10"/>
       <c r="BF21" s="9"/>
       <c r="BG21" s="9"/>
     </row>
     <row r="22" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A22" s="40"/>
       <c r="B22" s="24">
         <v>60</v>
       </c>
       <c r="C22" s="11">
-        <v>3.9699999999999999E-2</v>
+        <v>4.19E-2</v>
       </c>
       <c r="D22" s="11">
-        <v>4.1200000000000001E-2</v>
+        <v>4.41E-2</v>
       </c>
       <c r="E22" s="11">
-        <v>4.3200000000000002E-2</v>
+        <v>4.6099999999999988E-2</v>
       </c>
       <c r="F22" s="11">
-        <v>4.4499999999999998E-2</v>
+        <v>4.8100000000000004E-2</v>
       </c>
       <c r="G22" s="11">
-        <v>4.5999999999999999E-2</v>
+        <v>5.1099999999999993E-2</v>
       </c>
       <c r="H22" s="11">
-        <v>4.65E-2</v>
+        <v>5.1599999999999993E-2</v>
       </c>
       <c r="I22" s="11">
-        <v>4.7699999999999992E-2</v>
+        <v>5.28E-2</v>
       </c>
       <c r="J22" s="11">
-        <v>4.9599999999999991E-2</v>
+        <v>5.28E-2</v>
       </c>
       <c r="K22" s="11">
-        <v>4.99E-2</v>
+        <v>5.28E-2</v>
       </c>
       <c r="L22" s="11">
-        <v>5.0900000000000001E-2</v>
+        <v>5.28E-2</v>
       </c>
       <c r="M22" s="11">
-        <v>5.1299999999999998E-2</v>
+        <v>5.28E-2</v>
       </c>
       <c r="N22" s="11">
-        <v>5.1599999999999993E-2</v>
+        <v>5.28E-2</v>
       </c>
       <c r="O22" s="11">
         <v>5.2999999999999992E-2</v>
       </c>
       <c r="P22" s="11">
         <v>5.7200000000000001E-2</v>
       </c>
       <c r="Q22" s="11">
         <v>6.3E-2</v>
       </c>
       <c r="R22" s="8">
         <v>6.4699999999999994E-2</v>
       </c>
       <c r="S22" s="8">
         <v>6.6599999999999993E-2</v>
       </c>
       <c r="T22" s="8">
         <v>6.8699999999999997E-2</v>
       </c>
       <c r="U22" s="8">
         <v>7.2099999999999997E-2</v>
       </c>
       <c r="V22" s="8">
         <v>7.3200000000000001E-2</v>
       </c>
@@ -19415,84 +19415,84 @@
       <c r="AR22" s="10"/>
       <c r="AS22" s="10"/>
       <c r="AT22" s="10"/>
       <c r="AU22" s="10"/>
       <c r="AV22" s="10"/>
       <c r="AW22" s="10"/>
       <c r="AX22" s="10"/>
       <c r="AY22" s="10"/>
       <c r="AZ22" s="10"/>
       <c r="BA22" s="10"/>
       <c r="BB22" s="10"/>
       <c r="BC22" s="10"/>
       <c r="BD22" s="10"/>
       <c r="BE22" s="10"/>
       <c r="BF22" s="9"/>
       <c r="BG22" s="9"/>
     </row>
     <row r="23" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A23" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B23" s="24">
         <v>61</v>
       </c>
       <c r="C23" s="11">
-        <v>4.0900000000000006E-2</v>
+        <v>4.3099999999999999E-2</v>
       </c>
       <c r="D23" s="11">
-        <v>4.2400000000000007E-2</v>
+        <v>4.5299999999999993E-2</v>
       </c>
       <c r="E23" s="11">
-        <v>4.4399999999999995E-2</v>
+        <v>4.7299999999999995E-2</v>
       </c>
       <c r="F23" s="11">
-        <v>4.5899999999999996E-2</v>
+        <v>4.9500000000000002E-2</v>
       </c>
       <c r="G23" s="11">
-        <v>4.6600000000000003E-2</v>
+        <v>5.170000000000001E-2</v>
       </c>
       <c r="H23" s="11">
-        <v>4.7299999999999995E-2</v>
+        <v>5.2399999999999988E-2</v>
       </c>
       <c r="I23" s="11">
-        <v>4.8799999999999996E-2</v>
+        <v>5.389999999999999E-2</v>
       </c>
       <c r="J23" s="11">
-        <v>5.0799999999999998E-2</v>
+        <v>5.389999999999999E-2</v>
       </c>
       <c r="K23" s="11">
-        <v>5.1099999999999993E-2</v>
+        <v>5.389999999999999E-2</v>
       </c>
       <c r="L23" s="11">
-        <v>5.2000000000000005E-2</v>
+        <v>5.389999999999999E-2</v>
       </c>
       <c r="M23" s="11">
-        <v>5.2400000000000002E-2</v>
+        <v>5.389999999999999E-2</v>
       </c>
       <c r="N23" s="11">
-        <v>5.28E-2</v>
+        <v>5.389999999999999E-2</v>
       </c>
       <c r="O23" s="11">
         <v>5.4199999999999998E-2</v>
       </c>
       <c r="P23" s="11">
         <v>5.8499999999999996E-2</v>
       </c>
       <c r="Q23" s="11">
         <v>6.4699999999999994E-2</v>
       </c>
       <c r="R23" s="8">
         <v>6.6599999999999993E-2</v>
       </c>
       <c r="S23" s="8">
         <v>6.8699999999999997E-2</v>
       </c>
       <c r="T23" s="8">
         <v>7.2099999999999997E-2</v>
       </c>
       <c r="U23" s="8">
         <v>7.3200000000000001E-2</v>
       </c>
       <c r="V23" s="8">
         <v>7.5399999999999995E-2</v>
       </c>
@@ -19556,84 +19556,84 @@
       <c r="AP23" s="10"/>
       <c r="AQ23" s="10"/>
       <c r="AR23" s="10"/>
       <c r="AS23" s="10"/>
       <c r="AT23" s="10"/>
       <c r="AU23" s="10"/>
       <c r="AV23" s="10"/>
       <c r="AW23" s="10"/>
       <c r="AX23" s="10"/>
       <c r="AY23" s="10"/>
       <c r="AZ23" s="10"/>
       <c r="BA23" s="10"/>
       <c r="BB23" s="10"/>
       <c r="BC23" s="10"/>
       <c r="BD23" s="10"/>
       <c r="BE23" s="10"/>
       <c r="BF23" s="9"/>
       <c r="BG23" s="9"/>
     </row>
     <row r="24" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A24" s="40"/>
       <c r="B24" s="24">
         <v>62</v>
       </c>
       <c r="C24" s="11">
-        <v>4.2099999999999999E-2</v>
+        <v>4.4299999999999999E-2</v>
       </c>
       <c r="D24" s="11">
-        <v>4.3700000000000003E-2</v>
+        <v>4.6599999999999989E-2</v>
       </c>
       <c r="E24" s="11">
-        <v>4.5700000000000005E-2</v>
+        <v>4.8600000000000004E-2</v>
       </c>
       <c r="F24" s="11">
-        <v>4.6600000000000003E-2</v>
+        <v>5.0200000000000009E-2</v>
       </c>
       <c r="G24" s="11">
-        <v>4.7399999999999998E-2</v>
+        <v>5.2500000000000005E-2</v>
       </c>
       <c r="H24" s="11">
-        <v>4.8199999999999993E-2</v>
+        <v>5.33E-2</v>
       </c>
       <c r="I24" s="11">
-        <v>0.05</v>
+        <v>5.5099999999999996E-2</v>
       </c>
       <c r="J24" s="11">
-        <v>5.1900000000000002E-2</v>
+        <v>5.5099999999999996E-2</v>
       </c>
       <c r="K24" s="11">
-        <v>5.2299999999999999E-2</v>
+        <v>5.5099999999999996E-2</v>
       </c>
       <c r="L24" s="11">
-        <v>5.3199999999999997E-2</v>
+        <v>5.5099999999999996E-2</v>
       </c>
       <c r="M24" s="11">
-        <v>5.3599999999999995E-2</v>
+        <v>5.5099999999999996E-2</v>
       </c>
       <c r="N24" s="11">
-        <v>5.3999999999999992E-2</v>
+        <v>5.5099999999999996E-2</v>
       </c>
       <c r="O24" s="11">
         <v>5.5400000000000005E-2</v>
       </c>
       <c r="P24" s="11">
         <v>5.9799999999999992E-2</v>
       </c>
       <c r="Q24" s="11">
         <v>6.6599999999999993E-2</v>
       </c>
       <c r="R24" s="8">
         <v>6.8699999999999997E-2</v>
       </c>
       <c r="S24" s="8">
         <v>7.2099999999999997E-2</v>
       </c>
       <c r="T24" s="8">
         <v>7.3200000000000001E-2</v>
       </c>
       <c r="U24" s="8">
         <v>7.5399999999999995E-2</v>
       </c>
       <c r="V24" s="8">
         <v>7.8E-2</v>
       </c>
@@ -19695,84 +19695,84 @@
       <c r="AP24" s="10"/>
       <c r="AQ24" s="10"/>
       <c r="AR24" s="10"/>
       <c r="AS24" s="10"/>
       <c r="AT24" s="10"/>
       <c r="AU24" s="10"/>
       <c r="AV24" s="10"/>
       <c r="AW24" s="10"/>
       <c r="AX24" s="10"/>
       <c r="AY24" s="10"/>
       <c r="AZ24" s="10"/>
       <c r="BA24" s="10"/>
       <c r="BB24" s="10"/>
       <c r="BC24" s="10"/>
       <c r="BD24" s="10"/>
       <c r="BE24" s="10"/>
       <c r="BF24" s="9"/>
       <c r="BG24" s="9"/>
     </row>
     <row r="25" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A25" s="40"/>
       <c r="B25" s="24">
         <v>63</v>
       </c>
       <c r="C25" s="11">
-        <v>4.3400000000000008E-2</v>
+        <v>4.5600000000000002E-2</v>
       </c>
       <c r="D25" s="11">
-        <v>4.4899999999999995E-2</v>
+        <v>4.7799999999999995E-2</v>
       </c>
       <c r="E25" s="11">
-        <v>4.65E-2</v>
+        <v>4.9399999999999999E-2</v>
       </c>
       <c r="F25" s="11">
-        <v>4.7500000000000001E-2</v>
+        <v>5.1100000000000007E-2</v>
       </c>
       <c r="G25" s="11">
-        <v>4.8299999999999996E-2</v>
+        <v>5.3399999999999989E-2</v>
       </c>
       <c r="H25" s="11">
-        <v>4.9199999999999994E-2</v>
+        <v>5.4300000000000001E-2</v>
       </c>
       <c r="I25" s="11">
-        <v>5.0799999999999998E-2</v>
+        <v>5.5899999999999991E-2</v>
       </c>
       <c r="J25" s="11">
-        <v>5.2900000000000003E-2</v>
+        <v>5.5899999999999991E-2</v>
       </c>
       <c r="K25" s="11">
-        <v>5.3199999999999997E-2</v>
+        <v>5.5899999999999991E-2</v>
       </c>
       <c r="L25" s="11">
-        <v>5.4199999999999998E-2</v>
+        <v>5.5899999999999991E-2</v>
       </c>
       <c r="M25" s="11">
-        <v>5.4599999999999996E-2</v>
+        <v>5.5899999999999991E-2</v>
       </c>
       <c r="N25" s="11">
-        <v>5.4999999999999993E-2</v>
+        <v>5.5899999999999991E-2</v>
       </c>
       <c r="O25" s="11">
         <v>5.6899999999999992E-2</v>
       </c>
       <c r="P25" s="11">
         <v>6.1499999999999999E-2</v>
       </c>
       <c r="Q25" s="11">
         <v>6.8699999999999997E-2</v>
       </c>
       <c r="R25" s="8">
         <v>7.2099999999999997E-2</v>
       </c>
       <c r="S25" s="8">
         <v>7.3200000000000001E-2</v>
       </c>
       <c r="T25" s="8">
         <v>7.5399999999999995E-2</v>
       </c>
       <c r="U25" s="8">
         <v>7.8E-2</v>
       </c>
       <c r="V25" s="8">
         <v>8.1500000000000003E-2</v>
       </c>
@@ -19832,84 +19832,84 @@
       <c r="AP25" s="10"/>
       <c r="AQ25" s="10"/>
       <c r="AR25" s="10"/>
       <c r="AS25" s="10"/>
       <c r="AT25" s="10"/>
       <c r="AU25" s="10"/>
       <c r="AV25" s="10"/>
       <c r="AW25" s="10"/>
       <c r="AX25" s="10"/>
       <c r="AY25" s="10"/>
       <c r="AZ25" s="10"/>
       <c r="BA25" s="10"/>
       <c r="BB25" s="10"/>
       <c r="BC25" s="10"/>
       <c r="BD25" s="10"/>
       <c r="BE25" s="10"/>
       <c r="BF25" s="9"/>
       <c r="BG25" s="9"/>
     </row>
     <row r="26" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A26" s="40"/>
       <c r="B26" s="24">
         <v>64</v>
       </c>
       <c r="C26" s="11">
-        <v>4.4600000000000001E-2</v>
+        <v>4.6799999999999994E-2</v>
       </c>
       <c r="D26" s="11">
-        <v>4.5700000000000005E-2</v>
+        <v>4.8600000000000004E-2</v>
       </c>
       <c r="E26" s="11">
-        <v>4.7299999999999995E-2</v>
+        <v>5.0199999999999995E-2</v>
       </c>
       <c r="F26" s="11">
-        <v>4.8600000000000004E-2</v>
+        <v>5.220000000000001E-2</v>
       </c>
       <c r="G26" s="11">
-        <v>4.9399999999999999E-2</v>
+        <v>5.4500000000000007E-2</v>
       </c>
       <c r="H26" s="11">
-        <v>5.0299999999999997E-2</v>
+        <v>5.5399999999999991E-2</v>
       </c>
       <c r="I26" s="11">
-        <v>5.2199999999999996E-2</v>
+        <v>5.7300000000000004E-2</v>
       </c>
       <c r="J26" s="11">
-        <v>5.4300000000000001E-2</v>
+        <v>5.7300000000000004E-2</v>
       </c>
       <c r="K26" s="11">
-        <v>5.4599999999999996E-2</v>
+        <v>5.7300000000000004E-2</v>
       </c>
       <c r="L26" s="11">
-        <v>5.57E-2</v>
+        <v>5.7300000000000004E-2</v>
       </c>
       <c r="M26" s="11">
-        <v>5.6099999999999997E-2</v>
+        <v>5.7300000000000004E-2</v>
       </c>
       <c r="N26" s="11">
-        <v>5.6399999999999992E-2</v>
+        <v>5.7300000000000004E-2</v>
       </c>
       <c r="O26" s="11">
         <v>5.9700000000000003E-2</v>
       </c>
       <c r="P26" s="11">
         <v>6.4299999999999996E-2</v>
       </c>
       <c r="Q26" s="11">
         <v>7.2099999999999997E-2</v>
       </c>
       <c r="R26" s="8">
         <v>7.3200000000000001E-2</v>
       </c>
       <c r="S26" s="8">
         <v>7.5399999999999995E-2</v>
       </c>
       <c r="T26" s="8">
         <v>7.8E-2</v>
       </c>
       <c r="U26" s="8">
         <v>8.1500000000000003E-2</v>
       </c>
       <c r="V26" s="8">
         <v>8.5400000000000004E-2</v>
       </c>
@@ -19967,84 +19967,84 @@
       <c r="AP26" s="10"/>
       <c r="AQ26" s="10"/>
       <c r="AR26" s="10"/>
       <c r="AS26" s="10"/>
       <c r="AT26" s="10"/>
       <c r="AU26" s="10"/>
       <c r="AV26" s="10"/>
       <c r="AW26" s="10"/>
       <c r="AX26" s="10"/>
       <c r="AY26" s="10"/>
       <c r="AZ26" s="10"/>
       <c r="BA26" s="10"/>
       <c r="BB26" s="10"/>
       <c r="BC26" s="10"/>
       <c r="BD26" s="10"/>
       <c r="BE26" s="10"/>
       <c r="BF26" s="9"/>
       <c r="BG26" s="9"/>
     </row>
     <row r="27" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A27" s="40"/>
       <c r="B27" s="24">
         <v>65</v>
       </c>
       <c r="C27" s="11">
-        <v>4.5399999999999996E-2</v>
+        <v>4.759999999999999E-2</v>
       </c>
       <c r="D27" s="11">
-        <v>4.6600000000000003E-2</v>
+        <v>4.9500000000000002E-2</v>
       </c>
       <c r="E27" s="11">
-        <v>4.8199999999999993E-2</v>
+        <v>5.1099999999999993E-2</v>
       </c>
       <c r="F27" s="11">
-        <v>4.9399999999999999E-2</v>
+        <v>5.3000000000000005E-2</v>
       </c>
       <c r="G27" s="11">
-        <v>5.0500000000000003E-2</v>
+        <v>5.5599999999999997E-2</v>
       </c>
       <c r="H27" s="11">
-        <v>5.1299999999999998E-2</v>
+        <v>5.6399999999999992E-2</v>
       </c>
       <c r="I27" s="11">
-        <v>5.3499999999999992E-2</v>
+        <v>5.8599999999999999E-2</v>
       </c>
       <c r="J27" s="11">
-        <v>5.5199999999999999E-2</v>
+        <v>5.8599999999999999E-2</v>
       </c>
       <c r="K27" s="11">
-        <v>5.5899999999999991E-2</v>
+        <v>5.8599999999999999E-2</v>
       </c>
       <c r="L27" s="11">
-        <v>5.6999999999999995E-2</v>
+        <v>5.8599999999999999E-2</v>
       </c>
       <c r="M27" s="11">
-        <v>5.7399999999999993E-2</v>
+        <v>5.8599999999999999E-2</v>
       </c>
       <c r="N27" s="11">
-        <v>5.7800000000000004E-2</v>
+        <v>5.8599999999999999E-2</v>
       </c>
       <c r="O27" s="11">
         <v>0.06</v>
       </c>
       <c r="P27" s="11">
         <v>6.4799999999999996E-2</v>
       </c>
       <c r="Q27" s="11">
         <v>7.3200000000000001E-2</v>
       </c>
       <c r="R27" s="8">
         <v>7.5399999999999995E-2</v>
       </c>
       <c r="S27" s="8">
         <v>7.8E-2</v>
       </c>
       <c r="T27" s="8">
         <v>8.1500000000000003E-2</v>
       </c>
       <c r="U27" s="8">
         <v>8.5400000000000004E-2</v>
       </c>
       <c r="V27" s="8">
         <v>8.9200000000000002E-2</v>
       </c>
@@ -20100,84 +20100,84 @@
       <c r="AP27" s="10"/>
       <c r="AQ27" s="10"/>
       <c r="AR27" s="10"/>
       <c r="AS27" s="10"/>
       <c r="AT27" s="10"/>
       <c r="AU27" s="10"/>
       <c r="AV27" s="10"/>
       <c r="AW27" s="10"/>
       <c r="AX27" s="10"/>
       <c r="AY27" s="10"/>
       <c r="AZ27" s="10"/>
       <c r="BA27" s="10"/>
       <c r="BB27" s="10"/>
       <c r="BC27" s="10"/>
       <c r="BD27" s="10"/>
       <c r="BE27" s="10"/>
       <c r="BF27" s="9"/>
       <c r="BG27" s="9"/>
     </row>
     <row r="28" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A28" s="40"/>
       <c r="B28" s="24">
         <v>66</v>
       </c>
       <c r="C28" s="11">
-        <v>4.6299999999999994E-2</v>
+        <v>4.8499999999999988E-2</v>
       </c>
       <c r="D28" s="11">
-        <v>4.7399999999999998E-2</v>
+        <v>5.0299999999999997E-2</v>
       </c>
       <c r="E28" s="11">
-        <v>4.9000000000000002E-2</v>
+        <v>5.1900000000000002E-2</v>
       </c>
       <c r="F28" s="11">
-        <v>5.04E-2</v>
+        <v>5.4000000000000006E-2</v>
       </c>
       <c r="G28" s="11">
-        <v>5.1000000000000004E-2</v>
+        <v>5.6099999999999997E-2</v>
       </c>
       <c r="H28" s="11">
-        <v>5.2400000000000002E-2</v>
+        <v>5.7500000000000009E-2</v>
       </c>
       <c r="I28" s="11">
-        <v>5.4800000000000001E-2</v>
+        <v>5.9899999999999995E-2</v>
       </c>
       <c r="J28" s="11">
-        <v>5.6599999999999998E-2</v>
+        <v>5.9899999999999995E-2</v>
       </c>
       <c r="K28" s="11">
-        <v>5.7399999999999993E-2</v>
+        <v>5.9899999999999995E-2</v>
       </c>
       <c r="L28" s="11">
-        <v>5.7399999999999993E-2</v>
+        <v>5.9899999999999995E-2</v>
       </c>
       <c r="M28" s="11">
-        <v>5.7800000000000004E-2</v>
+        <v>5.9899999999999995E-2</v>
       </c>
       <c r="N28" s="11">
-        <v>5.8200000000000002E-2</v>
+        <v>5.9899999999999995E-2</v>
       </c>
       <c r="O28" s="11">
         <v>6.1600000000000002E-2</v>
       </c>
       <c r="P28" s="11">
         <v>6.6400000000000001E-2</v>
       </c>
       <c r="Q28" s="11">
         <v>7.5399999999999995E-2</v>
       </c>
       <c r="R28" s="8">
         <v>7.8E-2</v>
       </c>
       <c r="S28" s="8">
         <v>8.1500000000000003E-2</v>
       </c>
       <c r="T28" s="8">
         <v>8.5400000000000004E-2</v>
       </c>
       <c r="U28" s="8">
         <v>8.9200000000000002E-2</v>
       </c>
       <c r="V28" s="8">
         <v>9.2399999999999996E-2</v>
       </c>
@@ -20231,84 +20231,84 @@
       <c r="AP28" s="10"/>
       <c r="AQ28" s="10"/>
       <c r="AR28" s="10"/>
       <c r="AS28" s="10"/>
       <c r="AT28" s="10"/>
       <c r="AU28" s="10"/>
       <c r="AV28" s="10"/>
       <c r="AW28" s="10"/>
       <c r="AX28" s="10"/>
       <c r="AY28" s="10"/>
       <c r="AZ28" s="10"/>
       <c r="BA28" s="10"/>
       <c r="BB28" s="10"/>
       <c r="BC28" s="10"/>
       <c r="BD28" s="10"/>
       <c r="BE28" s="10"/>
       <c r="BF28" s="9"/>
       <c r="BG28" s="9"/>
     </row>
     <row r="29" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A29" s="40"/>
       <c r="B29" s="24">
         <v>67</v>
       </c>
       <c r="C29" s="11">
-        <v>4.7399999999999998E-2</v>
+        <v>4.9599999999999991E-2</v>
       </c>
       <c r="D29" s="11">
-        <v>4.8199999999999993E-2</v>
+        <v>5.1099999999999993E-2</v>
       </c>
       <c r="E29" s="11">
-        <v>4.9799999999999997E-2</v>
+        <v>5.2699999999999997E-2</v>
       </c>
       <c r="F29" s="11">
-        <v>5.1099999999999993E-2</v>
+        <v>5.4699999999999999E-2</v>
       </c>
       <c r="G29" s="11">
-        <v>5.1900000000000002E-2</v>
+        <v>5.7000000000000009E-2</v>
       </c>
       <c r="H29" s="11">
-        <v>5.33E-2</v>
+        <v>5.8399999999999994E-2</v>
       </c>
       <c r="I29" s="11">
-        <v>5.62E-2</v>
+        <v>6.1300000000000007E-2</v>
       </c>
       <c r="J29" s="11">
-        <v>5.7999999999999996E-2</v>
+        <v>6.1300000000000007E-2</v>
       </c>
       <c r="K29" s="11">
-        <v>5.8799999999999991E-2</v>
+        <v>6.1300000000000007E-2</v>
       </c>
       <c r="L29" s="11">
-        <v>5.8799999999999991E-2</v>
+        <v>6.1300000000000007E-2</v>
       </c>
       <c r="M29" s="11">
-        <v>5.9200000000000003E-2</v>
+        <v>6.1300000000000007E-2</v>
       </c>
       <c r="N29" s="11">
-        <v>5.96E-2</v>
+        <v>6.1300000000000007E-2</v>
       </c>
       <c r="O29" s="11">
         <v>6.3100000000000003E-2</v>
       </c>
       <c r="P29" s="11">
         <v>6.8099999999999994E-2</v>
       </c>
       <c r="Q29" s="11">
         <v>7.8E-2</v>
       </c>
       <c r="R29" s="8">
         <v>8.1500000000000003E-2</v>
       </c>
       <c r="S29" s="8">
         <v>8.5400000000000004E-2</v>
       </c>
       <c r="T29" s="8">
         <v>8.9200000000000002E-2</v>
       </c>
       <c r="U29" s="8">
         <v>9.2399999999999996E-2</v>
       </c>
       <c r="V29" s="8">
         <v>9.6000000000000002E-2</v>
       </c>
@@ -20358,108 +20358,108 @@
       <c r="AN29" s="12"/>
       <c r="AO29" s="12"/>
       <c r="AP29" s="12"/>
       <c r="AQ29" s="12"/>
       <c r="AR29" s="12"/>
       <c r="AS29" s="12"/>
       <c r="AT29" s="12"/>
       <c r="AU29" s="12"/>
       <c r="AV29" s="12"/>
       <c r="AW29" s="12"/>
       <c r="AX29" s="12"/>
       <c r="AY29" s="12"/>
       <c r="AZ29" s="12"/>
       <c r="BA29" s="12"/>
       <c r="BB29" s="12"/>
       <c r="BC29" s="12"/>
       <c r="BD29" s="12"/>
       <c r="BE29" s="12"/>
     </row>
     <row r="30" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A30" s="40"/>
       <c r="B30" s="24">
         <v>68</v>
       </c>
       <c r="C30" s="11">
-        <v>4.8100000000000004E-2</v>
+        <v>5.0299999999999997E-2</v>
       </c>
       <c r="D30" s="11">
-        <v>4.9000000000000002E-2</v>
+        <v>5.1900000000000002E-2</v>
       </c>
       <c r="E30" s="11">
-        <v>5.0699999999999995E-2</v>
+        <v>5.3599999999999995E-2</v>
       </c>
       <c r="F30" s="11">
-        <v>5.1900000000000002E-2</v>
+        <v>5.5500000000000008E-2</v>
       </c>
       <c r="G30" s="11">
-        <v>5.2699999999999997E-2</v>
+        <v>5.7800000000000004E-2</v>
       </c>
       <c r="H30" s="11">
-        <v>5.4699999999999999E-2</v>
+        <v>5.9800000000000006E-2</v>
       </c>
       <c r="I30" s="11">
-        <v>5.7499999999999996E-2</v>
+        <v>6.2600000000000003E-2</v>
       </c>
       <c r="J30" s="11">
-        <v>5.9299999999999992E-2</v>
+        <v>6.2600000000000003E-2</v>
       </c>
       <c r="K30" s="11">
-        <v>6.0600000000000001E-2</v>
+        <v>6.2799999999999995E-2</v>
       </c>
       <c r="L30" s="11">
-        <v>6.0899999999999996E-2</v>
+        <v>6.2799999999999995E-2</v>
       </c>
       <c r="M30" s="11">
-        <v>6.1299999999999993E-2</v>
+        <v>6.2799999999999995E-2</v>
       </c>
       <c r="N30" s="11">
-        <v>6.1699999999999991E-2</v>
+        <v>6.2799999999999995E-2</v>
       </c>
       <c r="O30" s="11">
         <v>6.54E-2</v>
       </c>
       <c r="P30" s="11">
         <v>7.0699999999999999E-2</v>
       </c>
       <c r="Q30" s="11">
         <v>8.1500000000000003E-2</v>
       </c>
       <c r="R30" s="8">
         <v>8.5400000000000004E-2</v>
       </c>
       <c r="S30" s="8">
         <v>8.9200000000000002E-2</v>
       </c>
       <c r="T30" s="8">
         <v>9.2399999999999996E-2</v>
       </c>
       <c r="U30" s="8">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="V30" s="8">
-        <v>9.5199999999999993E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="W30" s="8">
         <v>9.4500000000000001E-2</v>
       </c>
       <c r="X30" s="8">
         <v>9.4199999999999992E-2</v>
       </c>
       <c r="Y30" s="8">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="Z30" s="8">
         <v>9.1899999999999996E-2</v>
       </c>
       <c r="AA30" s="8">
         <v>9.1399999999999995E-2</v>
       </c>
       <c r="AB30" s="8">
         <v>9.1700000000000004E-2</v>
       </c>
       <c r="AC30" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AD30" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
@@ -20483,108 +20483,108 @@
       <c r="AN30" s="12"/>
       <c r="AO30" s="12"/>
       <c r="AP30" s="12"/>
       <c r="AQ30" s="12"/>
       <c r="AR30" s="12"/>
       <c r="AS30" s="12"/>
       <c r="AT30" s="12"/>
       <c r="AU30" s="12"/>
       <c r="AV30" s="12"/>
       <c r="AW30" s="12"/>
       <c r="AX30" s="12"/>
       <c r="AY30" s="12"/>
       <c r="AZ30" s="12"/>
       <c r="BA30" s="12"/>
       <c r="BB30" s="12"/>
       <c r="BC30" s="12"/>
       <c r="BD30" s="12"/>
       <c r="BE30" s="12"/>
     </row>
     <row r="31" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A31" s="40"/>
       <c r="B31" s="24">
         <v>69</v>
       </c>
       <c r="C31" s="11">
-        <v>4.8899999999999999E-2</v>
+        <v>5.1099999999999993E-2</v>
       </c>
       <c r="D31" s="11">
-        <v>4.9799999999999997E-2</v>
+        <v>5.2699999999999997E-2</v>
       </c>
       <c r="E31" s="11">
-        <v>5.1500000000000004E-2</v>
+        <v>5.4400000000000004E-2</v>
       </c>
       <c r="F31" s="11">
-        <v>5.2699999999999997E-2</v>
+        <v>5.6300000000000003E-2</v>
       </c>
       <c r="G31" s="11">
-        <v>5.3499999999999992E-2</v>
+        <v>5.8599999999999999E-2</v>
       </c>
       <c r="H31" s="11">
-        <v>5.62E-2</v>
+        <v>6.1300000000000007E-2</v>
       </c>
       <c r="I31" s="11">
-        <v>5.8399999999999994E-2</v>
+        <v>6.3499999999999987E-2</v>
       </c>
       <c r="J31" s="11">
-        <v>6.0200000000000004E-2</v>
+        <v>6.3499999999999987E-2</v>
       </c>
       <c r="K31" s="11">
-        <v>6.2E-2</v>
+        <v>6.4199999999999993E-2</v>
       </c>
       <c r="L31" s="11">
-        <v>6.3E-2</v>
+        <v>6.4500000000000002E-2</v>
       </c>
       <c r="M31" s="11">
-        <v>6.3399999999999998E-2</v>
+        <v>6.4500000000000002E-2</v>
       </c>
       <c r="N31" s="11">
-        <v>6.3799999999999996E-2</v>
+        <v>6.4500000000000002E-2</v>
       </c>
       <c r="O31" s="11">
         <v>6.7699999999999996E-2</v>
       </c>
       <c r="P31" s="11">
         <v>7.3399999999999993E-2</v>
       </c>
       <c r="Q31" s="11">
         <v>8.5400000000000004E-2</v>
       </c>
       <c r="R31" s="8">
         <v>8.9200000000000002E-2</v>
       </c>
       <c r="S31" s="8">
         <v>9.2399999999999996E-2</v>
       </c>
       <c r="T31" s="8">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="U31" s="8">
-        <v>9.5199999999999993E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="V31" s="8">
-        <v>9.4500000000000001E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="W31" s="8">
         <v>9.4199999999999992E-2</v>
       </c>
       <c r="X31" s="8">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="Y31" s="8">
         <v>9.1899999999999996E-2</v>
       </c>
       <c r="Z31" s="8">
         <v>9.1399999999999995E-2</v>
       </c>
       <c r="AA31" s="8">
         <v>9.1700000000000004E-2</v>
       </c>
       <c r="AB31" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AC31" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AD31" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
@@ -20606,108 +20606,108 @@
       <c r="AN31" s="12"/>
       <c r="AO31" s="12"/>
       <c r="AP31" s="12"/>
       <c r="AQ31" s="12"/>
       <c r="AR31" s="12"/>
       <c r="AS31" s="12"/>
       <c r="AT31" s="12"/>
       <c r="AU31" s="12"/>
       <c r="AV31" s="12"/>
       <c r="AW31" s="12"/>
       <c r="AX31" s="12"/>
       <c r="AY31" s="12"/>
       <c r="AZ31" s="12"/>
       <c r="BA31" s="12"/>
       <c r="BB31" s="12"/>
       <c r="BC31" s="12"/>
       <c r="BD31" s="12"/>
       <c r="BE31" s="12"/>
     </row>
     <row r="32" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A32" s="40"/>
       <c r="B32" s="24">
         <v>70</v>
       </c>
       <c r="C32" s="11">
-        <v>4.9599999999999991E-2</v>
+        <v>5.1799999999999985E-2</v>
       </c>
       <c r="D32" s="11">
-        <v>5.0699999999999995E-2</v>
+        <v>5.3599999999999995E-2</v>
       </c>
       <c r="E32" s="11">
-        <v>5.2299999999999999E-2</v>
+        <v>5.5199999999999999E-2</v>
       </c>
       <c r="F32" s="11">
-        <v>5.3599999999999995E-2</v>
+        <v>5.7200000000000001E-2</v>
       </c>
       <c r="G32" s="11">
-        <v>5.4800000000000001E-2</v>
+        <v>5.9899999999999995E-2</v>
       </c>
       <c r="H32" s="11">
-        <v>5.7499999999999996E-2</v>
+        <v>6.2600000000000003E-2</v>
       </c>
       <c r="I32" s="11">
-        <v>5.9399999999999994E-2</v>
+        <v>6.4499999999999988E-2</v>
       </c>
       <c r="J32" s="11">
-        <v>6.1200000000000004E-2</v>
+        <v>6.4499999999999988E-2</v>
       </c>
       <c r="K32" s="11">
-        <v>6.2799999999999995E-2</v>
+        <v>6.4999999999999988E-2</v>
       </c>
       <c r="L32" s="11">
-        <v>6.4699999999999994E-2</v>
+        <v>6.6199999999999995E-2</v>
       </c>
       <c r="M32" s="11">
-        <v>6.5199999999999994E-2</v>
+        <v>6.6199999999999995E-2</v>
       </c>
       <c r="N32" s="11">
-        <v>6.5599999999999992E-2</v>
+        <v>6.6199999999999995E-2</v>
       </c>
       <c r="O32" s="11">
         <v>7.0099999999999996E-2</v>
       </c>
       <c r="P32" s="11">
         <v>7.4899999999999994E-2</v>
       </c>
       <c r="Q32" s="11">
         <v>8.9200000000000002E-2</v>
       </c>
       <c r="R32" s="8">
         <v>9.2399999999999996E-2</v>
       </c>
       <c r="S32" s="8">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="T32" s="8">
-        <v>9.5199999999999993E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="U32" s="8">
-        <v>9.4500000000000001E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="V32" s="8">
-        <v>9.4199999999999992E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="W32" s="8">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="X32" s="8">
         <v>9.1899999999999996E-2</v>
       </c>
       <c r="Y32" s="8">
         <v>9.1399999999999995E-2</v>
       </c>
       <c r="Z32" s="8">
         <v>9.1700000000000004E-2</v>
       </c>
       <c r="AA32" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AB32" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AC32" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AD32" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
@@ -20727,108 +20727,108 @@
       <c r="AN32" s="12"/>
       <c r="AO32" s="12"/>
       <c r="AP32" s="12"/>
       <c r="AQ32" s="12"/>
       <c r="AR32" s="12"/>
       <c r="AS32" s="12"/>
       <c r="AT32" s="12"/>
       <c r="AU32" s="12"/>
       <c r="AV32" s="12"/>
       <c r="AW32" s="12"/>
       <c r="AX32" s="12"/>
       <c r="AY32" s="12"/>
       <c r="AZ32" s="12"/>
       <c r="BA32" s="12"/>
       <c r="BB32" s="12"/>
       <c r="BC32" s="12"/>
       <c r="BD32" s="12"/>
       <c r="BE32" s="12"/>
     </row>
     <row r="33" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A33" s="40"/>
       <c r="B33" s="24">
         <v>71</v>
       </c>
       <c r="C33" s="11">
-        <v>5.0500000000000003E-2</v>
+        <v>5.2699999999999997E-2</v>
       </c>
       <c r="D33" s="11">
-        <v>5.1699999999999996E-2</v>
+        <v>5.4599999999999996E-2</v>
       </c>
       <c r="E33" s="11">
-        <v>5.2699999999999997E-2</v>
+        <v>5.5599999999999997E-2</v>
       </c>
       <c r="F33" s="11">
-        <v>5.4099999999999995E-2</v>
+        <v>5.7700000000000001E-2</v>
       </c>
       <c r="G33" s="11">
-        <v>5.5099999999999996E-2</v>
+        <v>6.019999999999999E-2</v>
       </c>
       <c r="H33" s="11">
-        <v>5.8399999999999994E-2</v>
+        <v>6.3499999999999987E-2</v>
       </c>
       <c r="I33" s="11">
-        <v>6.0899999999999996E-2</v>
+        <v>6.5999999999999989E-2</v>
       </c>
       <c r="J33" s="11">
-        <v>6.2100000000000002E-2</v>
+        <v>6.5999999999999989E-2</v>
       </c>
       <c r="K33" s="11">
-        <v>6.3699999999999993E-2</v>
+        <v>6.5999999999999989E-2</v>
       </c>
       <c r="L33" s="11">
-        <v>6.5500000000000003E-2</v>
+        <v>6.7000000000000004E-2</v>
       </c>
       <c r="M33" s="11">
         <v>6.7299999999999999E-2</v>
       </c>
       <c r="N33" s="11">
         <v>6.7699999999999996E-2</v>
       </c>
       <c r="O33" s="11">
         <v>7.2399999999999992E-2</v>
       </c>
       <c r="P33" s="11">
         <v>7.6200000000000004E-2</v>
       </c>
       <c r="Q33" s="11">
         <v>9.2399999999999996E-2</v>
       </c>
       <c r="R33" s="8">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="S33" s="8">
-        <v>9.5199999999999993E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="T33" s="8">
-        <v>9.4500000000000001E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="U33" s="8">
-        <v>9.4199999999999992E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="V33" s="8">
-        <v>9.2999999999999999E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="W33" s="8">
         <v>9.1899999999999996E-2</v>
       </c>
       <c r="X33" s="8">
         <v>9.1399999999999995E-2</v>
       </c>
       <c r="Y33" s="8">
         <v>9.1700000000000004E-2</v>
       </c>
       <c r="Z33" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AA33" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AB33" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AC33" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AD33" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
@@ -20846,108 +20846,108 @@
       <c r="AN33" s="12"/>
       <c r="AO33" s="12"/>
       <c r="AP33" s="12"/>
       <c r="AQ33" s="12"/>
       <c r="AR33" s="12"/>
       <c r="AS33" s="12"/>
       <c r="AT33" s="12"/>
       <c r="AU33" s="12"/>
       <c r="AV33" s="12"/>
       <c r="AW33" s="12"/>
       <c r="AX33" s="12"/>
       <c r="AY33" s="12"/>
       <c r="AZ33" s="12"/>
       <c r="BA33" s="12"/>
       <c r="BB33" s="12"/>
       <c r="BC33" s="12"/>
       <c r="BD33" s="12"/>
       <c r="BE33" s="12"/>
     </row>
     <row r="34" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A34" s="40"/>
       <c r="B34" s="24">
         <v>72</v>
       </c>
       <c r="C34" s="11">
-        <v>5.1299999999999998E-2</v>
+        <v>5.3499999999999992E-2</v>
       </c>
       <c r="D34" s="11">
-        <v>5.2499999999999991E-2</v>
+        <v>5.5399999999999991E-2</v>
       </c>
       <c r="E34" s="11">
-        <v>5.3599999999999995E-2</v>
+        <v>5.6499999999999995E-2</v>
       </c>
       <c r="F34" s="11">
-        <v>5.4999999999999993E-2</v>
+        <v>5.8599999999999999E-2</v>
       </c>
       <c r="G34" s="11">
-        <v>5.6499999999999995E-2</v>
+        <v>6.1600000000000002E-2</v>
       </c>
       <c r="H34" s="11">
-        <v>5.9200000000000003E-2</v>
+        <v>6.430000000000001E-2</v>
       </c>
       <c r="I34" s="11">
-        <v>6.2199999999999991E-2</v>
+        <v>6.7299999999999985E-2</v>
       </c>
       <c r="J34" s="11">
-        <v>6.3E-2</v>
+        <v>6.7299999999999985E-2</v>
       </c>
       <c r="K34" s="11">
-        <v>6.54E-2</v>
+        <v>6.7599999999999993E-2</v>
       </c>
       <c r="L34" s="11">
-        <v>6.6699999999999995E-2</v>
+        <v>6.8199999999999997E-2</v>
       </c>
       <c r="M34" s="11">
         <v>6.9400000000000003E-2</v>
       </c>
       <c r="N34" s="11">
         <v>6.9900000000000004E-2</v>
       </c>
       <c r="O34" s="11">
         <v>7.3599999999999999E-2</v>
       </c>
       <c r="P34" s="11">
         <v>7.7600000000000002E-2</v>
       </c>
       <c r="Q34" s="11">
         <v>9.6000000000000002E-2</v>
       </c>
       <c r="R34" s="8">
-        <v>9.5199999999999993E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="S34" s="8">
-        <v>9.4500000000000001E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="T34" s="8">
-        <v>9.4199999999999992E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="U34" s="8">
-        <v>9.2999999999999999E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="V34" s="8">
-        <v>9.1899999999999996E-2</v>
+        <v>9.6000000000000002E-2</v>
       </c>
       <c r="W34" s="8">
         <v>9.1399999999999995E-2</v>
       </c>
       <c r="X34" s="8">
         <v>9.1700000000000004E-2</v>
       </c>
       <c r="Y34" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="Z34" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AA34" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AB34" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AC34" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AD34" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
@@ -20963,108 +20963,108 @@
       <c r="AN34" s="12"/>
       <c r="AO34" s="12"/>
       <c r="AP34" s="12"/>
       <c r="AQ34" s="12"/>
       <c r="AR34" s="12"/>
       <c r="AS34" s="12"/>
       <c r="AT34" s="12"/>
       <c r="AU34" s="12"/>
       <c r="AV34" s="12"/>
       <c r="AW34" s="12"/>
       <c r="AX34" s="12"/>
       <c r="AY34" s="12"/>
       <c r="AZ34" s="12"/>
       <c r="BA34" s="12"/>
       <c r="BB34" s="12"/>
       <c r="BC34" s="12"/>
       <c r="BD34" s="12"/>
       <c r="BE34" s="12"/>
     </row>
     <row r="35" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A35" s="40"/>
       <c r="B35" s="24">
         <v>73</v>
       </c>
       <c r="C35" s="11">
-        <v>5.2099999999999994E-2</v>
+        <v>5.4299999999999987E-2</v>
       </c>
       <c r="D35" s="11">
-        <v>5.33E-2</v>
+        <v>5.62E-2</v>
       </c>
       <c r="E35" s="11">
-        <v>5.4300000000000001E-2</v>
+        <v>5.7200000000000001E-2</v>
       </c>
       <c r="F35" s="11">
-        <v>5.5599999999999997E-2</v>
+        <v>5.9200000000000003E-2</v>
       </c>
       <c r="G35" s="11">
-        <v>5.7899999999999993E-2</v>
+        <v>6.2999999999999987E-2</v>
       </c>
       <c r="H35" s="11">
-        <v>6.0100000000000001E-2</v>
+        <v>6.5199999999999994E-2</v>
       </c>
       <c r="I35" s="11">
-        <v>6.3100000000000003E-2</v>
+        <v>6.8199999999999997E-2</v>
       </c>
       <c r="J35" s="11">
-        <v>6.5000000000000002E-2</v>
+        <v>6.8199999999999997E-2</v>
       </c>
       <c r="K35" s="11">
-        <v>6.6500000000000004E-2</v>
+        <v>6.8699999999999997E-2</v>
       </c>
       <c r="L35" s="11">
-        <v>6.7799999999999999E-2</v>
+        <v>6.93E-2</v>
       </c>
       <c r="M35" s="11">
         <v>7.0800000000000002E-2</v>
       </c>
       <c r="N35" s="11">
         <v>7.1300000000000002E-2</v>
       </c>
       <c r="O35" s="11">
         <v>7.4799999999999991E-2</v>
       </c>
       <c r="P35" s="11">
         <v>7.8699999999999992E-2</v>
       </c>
       <c r="Q35" s="11">
         <v>9.5199999999999993E-2</v>
       </c>
       <c r="R35" s="8">
-        <v>9.4500000000000001E-2</v>
+        <v>9.5199999999999993E-2</v>
       </c>
       <c r="S35" s="8">
-        <v>9.4199999999999992E-2</v>
+        <v>9.5199999999999993E-2</v>
       </c>
       <c r="T35" s="8">
-        <v>9.2999999999999999E-2</v>
+        <v>9.5199999999999993E-2</v>
       </c>
       <c r="U35" s="8">
-        <v>9.1899999999999996E-2</v>
+        <v>9.5199999999999993E-2</v>
       </c>
       <c r="V35" s="8">
-        <v>9.1399999999999995E-2</v>
+        <v>9.5199999999999993E-2</v>
       </c>
       <c r="W35" s="8">
         <v>9.1700000000000004E-2</v>
       </c>
       <c r="X35" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="Y35" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="Z35" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AA35" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AB35" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AC35" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AD35" s="10"/>
       <c r="AE35" s="10"/>
       <c r="AF35" s="10"/>
@@ -21078,108 +21078,108 @@
       <c r="AN35" s="12"/>
       <c r="AO35" s="12"/>
       <c r="AP35" s="12"/>
       <c r="AQ35" s="12"/>
       <c r="AR35" s="12"/>
       <c r="AS35" s="12"/>
       <c r="AT35" s="12"/>
       <c r="AU35" s="12"/>
       <c r="AV35" s="12"/>
       <c r="AW35" s="12"/>
       <c r="AX35" s="12"/>
       <c r="AY35" s="12"/>
       <c r="AZ35" s="12"/>
       <c r="BA35" s="12"/>
       <c r="BB35" s="12"/>
       <c r="BC35" s="12"/>
       <c r="BD35" s="12"/>
       <c r="BE35" s="12"/>
     </row>
     <row r="36" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A36" s="40"/>
       <c r="B36" s="24">
         <v>74</v>
       </c>
       <c r="C36" s="11">
-        <v>5.2900000000000003E-2</v>
+        <v>5.5099999999999996E-2</v>
       </c>
       <c r="D36" s="11">
-        <v>5.4199999999999998E-2</v>
+        <v>5.7099999999999998E-2</v>
       </c>
       <c r="E36" s="11">
-        <v>5.5599999999999997E-2</v>
+        <v>5.8499999999999996E-2</v>
       </c>
       <c r="F36" s="11">
-        <v>5.7399999999999993E-2</v>
+        <v>6.0999999999999999E-2</v>
       </c>
       <c r="G36" s="11">
-        <v>5.9200000000000003E-2</v>
+        <v>6.430000000000001E-2</v>
       </c>
       <c r="H36" s="11">
-        <v>6.1399999999999996E-2</v>
+        <v>6.649999999999999E-2</v>
       </c>
       <c r="I36" s="11">
-        <v>6.5099999999999991E-2</v>
+        <v>7.0199999999999999E-2</v>
       </c>
       <c r="J36" s="11">
-        <v>6.6099999999999992E-2</v>
+        <v>7.0199999999999999E-2</v>
       </c>
       <c r="K36" s="11">
-        <v>6.7599999999999993E-2</v>
+        <v>7.0199999999999999E-2</v>
       </c>
       <c r="L36" s="11">
-        <v>6.8999999999999992E-2</v>
+        <v>7.0499999999999993E-2</v>
       </c>
       <c r="M36" s="11">
         <v>7.1300000000000002E-2</v>
       </c>
       <c r="N36" s="11">
         <v>7.2700000000000001E-2</v>
       </c>
       <c r="O36" s="11">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="P36" s="11">
         <v>0.08</v>
       </c>
       <c r="Q36" s="11">
         <v>9.4500000000000001E-2</v>
       </c>
       <c r="R36" s="8">
-        <v>9.4199999999999992E-2</v>
+        <v>9.4500000000000001E-2</v>
       </c>
       <c r="S36" s="8">
-        <v>9.2999999999999999E-2</v>
+        <v>9.4500000000000001E-2</v>
       </c>
       <c r="T36" s="8">
-        <v>9.1899999999999996E-2</v>
+        <v>9.4500000000000001E-2</v>
       </c>
       <c r="U36" s="8">
-        <v>9.1399999999999995E-2</v>
+        <v>9.4500000000000001E-2</v>
       </c>
       <c r="V36" s="8">
-        <v>9.1700000000000004E-2</v>
+        <v>9.4500000000000001E-2</v>
       </c>
       <c r="W36" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="X36" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="Y36" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="Z36" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AA36" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AB36" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AC36" s="10"/>
       <c r="AD36" s="10"/>
       <c r="AE36" s="10"/>
       <c r="AF36" s="10"/>
       <c r="AG36" s="10"/>
       <c r="AH36" s="12"/>
@@ -21191,108 +21191,108 @@
       <c r="AN36" s="12"/>
       <c r="AO36" s="12"/>
       <c r="AP36" s="12"/>
       <c r="AQ36" s="12"/>
       <c r="AR36" s="12"/>
       <c r="AS36" s="12"/>
       <c r="AT36" s="12"/>
       <c r="AU36" s="12"/>
       <c r="AV36" s="12"/>
       <c r="AW36" s="12"/>
       <c r="AX36" s="12"/>
       <c r="AY36" s="12"/>
       <c r="AZ36" s="12"/>
       <c r="BA36" s="12"/>
       <c r="BB36" s="12"/>
       <c r="BC36" s="12"/>
       <c r="BD36" s="12"/>
       <c r="BE36" s="12"/>
     </row>
     <row r="37" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A37" s="40"/>
       <c r="B37" s="24">
         <v>75</v>
       </c>
       <c r="C37" s="11">
-        <v>5.3699999999999998E-2</v>
+        <v>5.5899999999999991E-2</v>
       </c>
       <c r="D37" s="11">
-        <v>5.5499999999999994E-2</v>
+        <v>5.8399999999999994E-2</v>
       </c>
       <c r="E37" s="11">
-        <v>5.6899999999999992E-2</v>
+        <v>5.9799999999999992E-2</v>
       </c>
       <c r="F37" s="11">
-        <v>5.8899999999999994E-2</v>
+        <v>6.25E-2</v>
       </c>
       <c r="G37" s="11">
-        <v>0.06</v>
+        <v>6.5100000000000005E-2</v>
       </c>
       <c r="H37" s="11">
-        <v>6.2799999999999995E-2</v>
+        <v>6.7900000000000002E-2</v>
       </c>
       <c r="I37" s="11">
-        <v>6.6199999999999995E-2</v>
+        <v>7.1299999999999988E-2</v>
       </c>
       <c r="J37" s="11">
-        <v>6.7599999999999993E-2</v>
+        <v>7.1299999999999988E-2</v>
       </c>
       <c r="K37" s="11">
-        <v>6.8699999999999997E-2</v>
+        <v>7.1299999999999988E-2</v>
       </c>
       <c r="L37" s="11">
-        <v>6.9999999999999993E-2</v>
+        <v>7.1499999999999994E-2</v>
       </c>
       <c r="M37" s="11">
         <v>7.1599999999999997E-2</v>
       </c>
       <c r="N37" s="11">
         <v>7.3999999999999996E-2</v>
       </c>
       <c r="O37" s="11">
         <v>7.7200000000000005E-2</v>
       </c>
       <c r="P37" s="11">
         <v>8.1099999999999992E-2</v>
       </c>
       <c r="Q37" s="11">
         <v>9.4199999999999992E-2</v>
       </c>
       <c r="R37" s="8">
-        <v>9.2999999999999999E-2</v>
+        <v>9.4199999999999992E-2</v>
       </c>
       <c r="S37" s="8">
-        <v>9.1899999999999996E-2</v>
+        <v>9.4199999999999992E-2</v>
       </c>
       <c r="T37" s="8">
-        <v>9.1399999999999995E-2</v>
+        <v>9.4199999999999992E-2</v>
       </c>
       <c r="U37" s="8">
-        <v>9.1700000000000004E-2</v>
+        <v>9.4199999999999992E-2</v>
       </c>
       <c r="V37" s="8">
-        <v>9.1999999999999998E-2</v>
+        <v>9.4199999999999992E-2</v>
       </c>
       <c r="W37" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="X37" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="Y37" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="Z37" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AA37" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AB37" s="10"/>
       <c r="AC37" s="10"/>
       <c r="AD37" s="10"/>
       <c r="AE37" s="10"/>
       <c r="AF37" s="10"/>
       <c r="AG37" s="10"/>
       <c r="AH37" s="12"/>
       <c r="AI37" s="12"/>
       <c r="AJ37" s="12"/>
@@ -21302,108 +21302,108 @@
       <c r="AN37" s="12"/>
       <c r="AO37" s="12"/>
       <c r="AP37" s="12"/>
       <c r="AQ37" s="12"/>
       <c r="AR37" s="12"/>
       <c r="AS37" s="12"/>
       <c r="AT37" s="12"/>
       <c r="AU37" s="12"/>
       <c r="AV37" s="12"/>
       <c r="AW37" s="12"/>
       <c r="AX37" s="12"/>
       <c r="AY37" s="12"/>
       <c r="AZ37" s="12"/>
       <c r="BA37" s="12"/>
       <c r="BB37" s="12"/>
       <c r="BC37" s="12"/>
       <c r="BD37" s="12"/>
       <c r="BE37" s="12"/>
     </row>
     <row r="38" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A38" s="40"/>
       <c r="B38" s="24">
         <v>76</v>
       </c>
       <c r="C38" s="11">
-        <v>5.4400000000000004E-2</v>
+        <v>5.6599999999999998E-2</v>
       </c>
       <c r="D38" s="11">
-        <v>5.6800000000000003E-2</v>
+        <v>5.9700000000000003E-2</v>
       </c>
       <c r="E38" s="11">
-        <v>5.8999999999999997E-2</v>
+        <v>6.1899999999999997E-2</v>
       </c>
       <c r="F38" s="11">
-        <v>5.9899999999999995E-2</v>
+        <v>6.3500000000000001E-2</v>
       </c>
       <c r="G38" s="11">
-        <v>6.0499999999999998E-2</v>
+        <v>6.5600000000000006E-2</v>
       </c>
       <c r="H38" s="11">
-        <v>6.4000000000000001E-2</v>
+        <v>6.9100000000000009E-2</v>
       </c>
       <c r="I38" s="11">
-        <v>6.7299999999999999E-2</v>
+        <v>7.2400000000000006E-2</v>
       </c>
       <c r="J38" s="11">
-        <v>6.88E-2</v>
+        <v>7.2400000000000006E-2</v>
       </c>
       <c r="K38" s="11">
-        <v>6.9800000000000001E-2</v>
+        <v>7.2400000000000006E-2</v>
       </c>
       <c r="L38" s="11">
-        <v>7.1300000000000002E-2</v>
+        <v>7.2800000000000004E-2</v>
       </c>
       <c r="M38" s="11">
-        <v>7.2700000000000001E-2</v>
+        <v>7.2800000000000004E-2</v>
       </c>
       <c r="N38" s="11">
         <v>7.5399999999999995E-2</v>
       </c>
       <c r="O38" s="11">
         <v>7.8399999999999997E-2</v>
       </c>
       <c r="P38" s="11">
         <v>8.2299999999999998E-2</v>
       </c>
       <c r="Q38" s="11">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="R38" s="8">
-        <v>9.1899999999999996E-2</v>
+        <v>9.2999999999999999E-2</v>
       </c>
       <c r="S38" s="8">
-        <v>9.1399999999999995E-2</v>
+        <v>9.2999999999999999E-2</v>
       </c>
       <c r="T38" s="8">
-        <v>9.1700000000000004E-2</v>
+        <v>9.2999999999999999E-2</v>
       </c>
       <c r="U38" s="8">
-        <v>9.1999999999999998E-2</v>
+        <v>9.2999999999999999E-2</v>
       </c>
       <c r="V38" s="8">
-        <v>9.1999999999999998E-2</v>
+        <v>9.2999999999999999E-2</v>
       </c>
       <c r="W38" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="X38" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="Y38" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="Z38" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="AA38" s="10"/>
       <c r="AB38" s="10"/>
       <c r="AC38" s="10"/>
       <c r="AD38" s="10"/>
       <c r="AE38" s="10"/>
       <c r="AF38" s="10"/>
       <c r="AG38" s="10"/>
       <c r="AH38" s="12"/>
       <c r="AI38" s="12"/>
       <c r="AJ38" s="12"/>
       <c r="AK38" s="12"/>
       <c r="AL38" s="12"/>
@@ -21411,99 +21411,99 @@
       <c r="AN38" s="12"/>
       <c r="AO38" s="12"/>
       <c r="AP38" s="12"/>
       <c r="AQ38" s="12"/>
       <c r="AR38" s="12"/>
       <c r="AS38" s="12"/>
       <c r="AT38" s="12"/>
       <c r="AU38" s="12"/>
       <c r="AV38" s="12"/>
       <c r="AW38" s="12"/>
       <c r="AX38" s="12"/>
       <c r="AY38" s="12"/>
       <c r="AZ38" s="12"/>
       <c r="BA38" s="12"/>
       <c r="BB38" s="12"/>
       <c r="BC38" s="12"/>
       <c r="BD38" s="12"/>
       <c r="BE38" s="12"/>
     </row>
     <row r="39" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A39" s="40"/>
       <c r="B39" s="24">
         <v>77</v>
       </c>
       <c r="C39" s="11">
-        <v>5.6399999999999992E-2</v>
+        <v>5.8599999999999985E-2</v>
       </c>
       <c r="D39" s="11">
-        <v>5.8899999999999994E-2</v>
+        <v>6.1799999999999994E-2</v>
       </c>
       <c r="E39" s="11">
-        <v>0.06</v>
+        <v>6.2899999999999998E-2</v>
       </c>
       <c r="F39" s="11">
-        <v>6.0899999999999996E-2</v>
+        <v>6.4500000000000002E-2</v>
       </c>
       <c r="G39" s="11">
-        <v>6.1899999999999997E-2</v>
+        <v>6.699999999999999E-2</v>
       </c>
       <c r="H39" s="11">
-        <v>6.54E-2</v>
+        <v>7.0499999999999993E-2</v>
       </c>
       <c r="I39" s="11">
-        <v>6.8400000000000002E-2</v>
+        <v>7.3499999999999996E-2</v>
       </c>
       <c r="J39" s="11">
-        <v>6.9800000000000001E-2</v>
+        <v>7.3499999999999996E-2</v>
       </c>
       <c r="K39" s="11">
-        <v>7.0999999999999994E-2</v>
+        <v>7.3499999999999996E-2</v>
       </c>
       <c r="L39" s="11">
-        <v>7.2399999999999992E-2</v>
+        <v>7.3899999999999993E-2</v>
       </c>
       <c r="M39" s="11">
         <v>7.3999999999999996E-2</v>
       </c>
       <c r="N39" s="11">
         <v>7.6899999999999996E-2</v>
       </c>
       <c r="O39" s="11">
         <v>7.9699999999999993E-2</v>
       </c>
       <c r="P39" s="11">
         <v>8.2500000000000004E-2</v>
       </c>
       <c r="Q39" s="11">
         <v>9.1899999999999996E-2</v>
       </c>
       <c r="R39" s="8">
-        <v>9.1399999999999995E-2</v>
+        <v>9.1899999999999996E-2</v>
       </c>
       <c r="S39" s="8">
-        <v>9.1700000000000004E-2</v>
+        <v>9.1899999999999996E-2</v>
       </c>
       <c r="T39" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="U39" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="V39" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="W39" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="X39" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="Y39" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="Z39" s="10"/>
       <c r="AA39" s="10"/>
       <c r="AB39" s="10"/>
       <c r="AC39" s="10"/>
       <c r="AD39" s="10"/>
       <c r="AE39" s="10"/>
@@ -21518,78 +21518,78 @@
       <c r="AN39" s="12"/>
       <c r="AO39" s="12"/>
       <c r="AP39" s="12"/>
       <c r="AQ39" s="12"/>
       <c r="AR39" s="12"/>
       <c r="AS39" s="12"/>
       <c r="AT39" s="12"/>
       <c r="AU39" s="12"/>
       <c r="AV39" s="12"/>
       <c r="AW39" s="12"/>
       <c r="AX39" s="12"/>
       <c r="AY39" s="12"/>
       <c r="AZ39" s="12"/>
       <c r="BA39" s="12"/>
       <c r="BB39" s="12"/>
       <c r="BC39" s="12"/>
       <c r="BD39" s="12"/>
       <c r="BE39" s="12"/>
     </row>
     <row r="40" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A40" s="40"/>
       <c r="B40" s="24">
         <v>78</v>
       </c>
       <c r="C40" s="11">
-        <v>5.8399999999999994E-2</v>
+        <v>6.0599999999999987E-2</v>
       </c>
       <c r="D40" s="11">
-        <v>5.9899999999999995E-2</v>
+        <v>6.2799999999999995E-2</v>
       </c>
       <c r="E40" s="11">
-        <v>6.0999999999999999E-2</v>
+        <v>6.3899999999999998E-2</v>
       </c>
       <c r="F40" s="11">
-        <v>6.2E-2</v>
+        <v>6.5600000000000006E-2</v>
       </c>
       <c r="G40" s="11">
-        <v>6.3199999999999992E-2</v>
+        <v>6.8299999999999986E-2</v>
       </c>
       <c r="H40" s="11">
-        <v>6.6799999999999998E-2</v>
+        <v>7.1900000000000006E-2</v>
       </c>
       <c r="I40" s="11">
-        <v>6.9499999999999992E-2</v>
+        <v>7.4599999999999986E-2</v>
       </c>
       <c r="J40" s="11">
-        <v>7.1099999999999997E-2</v>
+        <v>7.4599999999999986E-2</v>
       </c>
       <c r="K40" s="11">
-        <v>7.22E-2</v>
+        <v>7.4599999999999986E-2</v>
       </c>
       <c r="L40" s="11">
-        <v>7.3899999999999993E-2</v>
+        <v>7.5399999999999995E-2</v>
       </c>
       <c r="M40" s="11">
         <v>7.5499999999999998E-2</v>
       </c>
       <c r="N40" s="11">
         <v>7.8399999999999997E-2</v>
       </c>
       <c r="O40" s="11">
         <v>8.0500000000000002E-2</v>
       </c>
       <c r="P40" s="11">
         <v>8.3299999999999999E-2</v>
       </c>
       <c r="Q40" s="11">
         <v>9.1399999999999995E-2</v>
       </c>
       <c r="R40" s="8">
         <v>9.1700000000000004E-2</v>
       </c>
       <c r="S40" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="T40" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
@@ -21623,78 +21623,78 @@
       <c r="AN40" s="12"/>
       <c r="AO40" s="12"/>
       <c r="AP40" s="12"/>
       <c r="AQ40" s="12"/>
       <c r="AR40" s="12"/>
       <c r="AS40" s="12"/>
       <c r="AT40" s="12"/>
       <c r="AU40" s="12"/>
       <c r="AV40" s="12"/>
       <c r="AW40" s="12"/>
       <c r="AX40" s="12"/>
       <c r="AY40" s="12"/>
       <c r="AZ40" s="12"/>
       <c r="BA40" s="12"/>
       <c r="BB40" s="12"/>
       <c r="BC40" s="12"/>
       <c r="BD40" s="12"/>
       <c r="BE40" s="12"/>
     </row>
     <row r="41" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A41" s="40"/>
       <c r="B41" s="24">
         <v>79</v>
       </c>
       <c r="C41" s="11">
-        <v>5.9399999999999994E-2</v>
+        <v>6.1599999999999988E-2</v>
       </c>
       <c r="D41" s="11">
-        <v>6.0899999999999996E-2</v>
+        <v>6.3799999999999996E-2</v>
       </c>
       <c r="E41" s="11">
-        <v>6.2E-2</v>
+        <v>6.4899999999999999E-2</v>
       </c>
       <c r="F41" s="11">
-        <v>6.3E-2</v>
+        <v>6.6600000000000006E-2</v>
       </c>
       <c r="G41" s="11">
-        <v>6.4500000000000002E-2</v>
+        <v>6.9600000000000009E-2</v>
       </c>
       <c r="H41" s="11">
-        <v>6.8099999999999994E-2</v>
+        <v>7.3200000000000001E-2</v>
       </c>
       <c r="I41" s="11">
-        <v>7.0599999999999996E-2</v>
+        <v>7.5700000000000003E-2</v>
       </c>
       <c r="J41" s="11">
-        <v>7.2099999999999997E-2</v>
+        <v>7.5700000000000003E-2</v>
       </c>
       <c r="K41" s="11">
-        <v>7.3300000000000004E-2</v>
+        <v>7.5700000000000003E-2</v>
       </c>
       <c r="L41" s="11">
-        <v>7.4899999999999994E-2</v>
+        <v>7.6399999999999996E-2</v>
       </c>
       <c r="M41" s="11">
         <v>7.6600000000000001E-2</v>
       </c>
       <c r="N41" s="11">
         <v>7.8399999999999997E-2</v>
       </c>
       <c r="O41" s="11">
         <v>8.1099999999999992E-2</v>
       </c>
       <c r="P41" s="11">
         <v>8.3900000000000002E-2</v>
       </c>
       <c r="Q41" s="11">
         <v>9.1700000000000004E-2</v>
       </c>
       <c r="R41" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="S41" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="T41" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
@@ -21726,81 +21726,81 @@
       <c r="AN41" s="12"/>
       <c r="AO41" s="12"/>
       <c r="AP41" s="12"/>
       <c r="AQ41" s="12"/>
       <c r="AR41" s="12"/>
       <c r="AS41" s="12"/>
       <c r="AT41" s="12"/>
       <c r="AU41" s="12"/>
       <c r="AV41" s="12"/>
       <c r="AW41" s="12"/>
       <c r="AX41" s="12"/>
       <c r="AY41" s="12"/>
       <c r="AZ41" s="12"/>
       <c r="BA41" s="12"/>
       <c r="BB41" s="12"/>
       <c r="BC41" s="12"/>
       <c r="BD41" s="12"/>
       <c r="BE41" s="12"/>
     </row>
     <row r="42" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A42" s="40"/>
       <c r="B42" s="24">
         <v>80</v>
       </c>
       <c r="C42" s="11">
-        <v>6.0399999999999995E-2</v>
+        <v>6.2599999999999989E-2</v>
       </c>
       <c r="D42" s="11">
-        <v>6.1899999999999997E-2</v>
+        <v>6.4799999999999996E-2</v>
       </c>
       <c r="E42" s="11">
-        <v>6.3E-2</v>
+        <v>6.59E-2</v>
       </c>
       <c r="F42" s="11">
-        <v>6.4000000000000001E-2</v>
+        <v>6.7600000000000007E-2</v>
       </c>
       <c r="G42" s="11">
-        <v>6.5799999999999997E-2</v>
+        <v>7.0900000000000005E-2</v>
       </c>
       <c r="H42" s="11">
-        <v>6.9499999999999992E-2</v>
+        <v>7.4599999999999986E-2</v>
       </c>
       <c r="I42" s="11">
-        <v>7.1599999999999997E-2</v>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="J42" s="11">
-        <v>7.3300000000000004E-2</v>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="K42" s="11">
-        <v>7.4299999999999991E-2</v>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="L42" s="11">
-        <v>7.5999999999999998E-2</v>
+        <v>7.7499999999999999E-2</v>
       </c>
       <c r="M42" s="11">
-        <v>7.6700000000000004E-2</v>
+        <v>7.7499999999999999E-2</v>
       </c>
       <c r="N42" s="11">
         <v>7.8399999999999997E-2</v>
       </c>
       <c r="O42" s="11">
         <v>8.1900000000000001E-2</v>
       </c>
       <c r="P42" s="11">
         <v>8.4599999999999995E-2</v>
       </c>
       <c r="Q42" s="11">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="R42" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="S42" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="T42" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="U42" s="8">
         <v>9.1999999999999998E-2</v>
       </c>
@@ -21828,78 +21828,78 @@
       <c r="AO42" s="12"/>
       <c r="AP42" s="12"/>
       <c r="AQ42" s="12"/>
       <c r="AR42" s="12"/>
       <c r="AS42" s="12"/>
       <c r="AT42" s="12"/>
       <c r="AU42" s="12"/>
       <c r="AV42" s="12"/>
       <c r="AW42" s="12"/>
       <c r="AX42" s="12"/>
       <c r="AY42" s="12"/>
       <c r="AZ42" s="12"/>
       <c r="BA42" s="12"/>
       <c r="BB42" s="12"/>
       <c r="BC42" s="12"/>
       <c r="BD42" s="12"/>
       <c r="BE42" s="12"/>
     </row>
     <row r="43" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A43" s="40"/>
       <c r="B43" s="24">
         <f>B42+1</f>
         <v>81</v>
       </c>
       <c r="C43" s="13">
-        <v>6.1899999999999997E-2</v>
+        <v>6.4799999999999996E-2</v>
       </c>
       <c r="D43" s="13">
-        <v>6.3E-2</v>
+        <v>6.59E-2</v>
       </c>
       <c r="E43" s="13">
-        <v>6.4000000000000001E-2</v>
+        <v>6.7600000000000007E-2</v>
       </c>
       <c r="F43" s="13">
-        <v>6.5799999999999997E-2</v>
+        <v>7.0900000000000005E-2</v>
       </c>
       <c r="G43" s="13">
-        <v>6.9499999999999992E-2</v>
+        <v>7.4599999999999986E-2</v>
       </c>
       <c r="H43" s="13">
-        <v>7.1599999999999997E-2</v>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="I43" s="13">
-        <v>7.3300000000000004E-2</v>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="J43" s="13">
-        <v>7.4299999999999991E-2</v>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="K43" s="13">
-        <v>7.5999999999999998E-2</v>
+        <v>7.7499999999999999E-2</v>
       </c>
       <c r="L43" s="13">
-        <v>7.6700000000000004E-2</v>
+        <v>7.7499999999999999E-2</v>
       </c>
       <c r="M43" s="13">
         <v>7.8399999999999997E-2</v>
       </c>
       <c r="N43" s="13">
         <v>8.1900000000000001E-2</v>
       </c>
       <c r="O43" s="13">
         <v>8.4599999999999995E-2</v>
       </c>
       <c r="P43" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="Q43" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="R43" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="S43" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="T43" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
@@ -21928,75 +21928,75 @@
       <c r="AO43" s="12"/>
       <c r="AP43" s="12"/>
       <c r="AQ43" s="12"/>
       <c r="AR43" s="12"/>
       <c r="AS43" s="12"/>
       <c r="AT43" s="12"/>
       <c r="AU43" s="12"/>
       <c r="AV43" s="12"/>
       <c r="AW43" s="12"/>
       <c r="AX43" s="12"/>
       <c r="AY43" s="12"/>
       <c r="AZ43" s="12"/>
       <c r="BA43" s="12"/>
       <c r="BB43" s="12"/>
       <c r="BC43" s="12"/>
       <c r="BD43" s="12"/>
       <c r="BE43" s="12"/>
     </row>
     <row r="44" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A44" s="40"/>
       <c r="B44" s="24">
         <f>B43+1</f>
         <v>82</v>
       </c>
       <c r="C44" s="13">
-        <v>6.3E-2</v>
+        <v>6.59E-2</v>
       </c>
       <c r="D44" s="13">
-        <v>6.4000000000000001E-2</v>
+        <v>6.7600000000000007E-2</v>
       </c>
       <c r="E44" s="13">
-        <v>6.5799999999999997E-2</v>
+        <v>7.0900000000000005E-2</v>
       </c>
       <c r="F44" s="13">
-        <v>6.9499999999999992E-2</v>
+        <v>7.4599999999999986E-2</v>
       </c>
       <c r="G44" s="13">
-        <v>7.1599999999999997E-2</v>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="H44" s="13">
-        <v>7.3300000000000004E-2</v>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="I44" s="13">
-        <v>7.4299999999999991E-2</v>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="J44" s="13">
-        <v>7.5999999999999998E-2</v>
+        <v>7.7499999999999999E-2</v>
       </c>
       <c r="K44" s="13">
-        <v>7.6700000000000004E-2</v>
+        <v>7.7499999999999999E-2</v>
       </c>
       <c r="L44" s="13">
         <v>7.8399999999999997E-2</v>
       </c>
       <c r="M44" s="13">
         <v>8.1900000000000001E-2</v>
       </c>
       <c r="N44" s="13">
         <v>8.4599999999999995E-2</v>
       </c>
       <c r="O44" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="P44" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="Q44" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="R44" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="S44" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
@@ -22026,72 +22026,72 @@
       <c r="AO44" s="12"/>
       <c r="AP44" s="12"/>
       <c r="AQ44" s="12"/>
       <c r="AR44" s="12"/>
       <c r="AS44" s="12"/>
       <c r="AT44" s="12"/>
       <c r="AU44" s="12"/>
       <c r="AV44" s="12"/>
       <c r="AW44" s="12"/>
       <c r="AX44" s="12"/>
       <c r="AY44" s="12"/>
       <c r="AZ44" s="12"/>
       <c r="BA44" s="12"/>
       <c r="BB44" s="12"/>
       <c r="BC44" s="12"/>
       <c r="BD44" s="12"/>
       <c r="BE44" s="12"/>
     </row>
     <row r="45" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A45" s="40"/>
       <c r="B45" s="24">
         <f>B44+1</f>
         <v>83</v>
       </c>
       <c r="C45" s="13">
-        <v>6.4000000000000001E-2</v>
+        <v>6.7600000000000007E-2</v>
       </c>
       <c r="D45" s="13">
-        <v>6.5799999999999997E-2</v>
+        <v>7.0900000000000005E-2</v>
       </c>
       <c r="E45" s="13">
-        <v>6.9499999999999992E-2</v>
+        <v>7.4599999999999986E-2</v>
       </c>
       <c r="F45" s="13">
-        <v>7.1599999999999997E-2</v>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="G45" s="13">
-        <v>7.3300000000000004E-2</v>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="H45" s="13">
-        <v>7.4299999999999991E-2</v>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="I45" s="13">
-        <v>7.5999999999999998E-2</v>
+        <v>7.7499999999999999E-2</v>
       </c>
       <c r="J45" s="13">
-        <v>7.6700000000000004E-2</v>
+        <v>7.7499999999999999E-2</v>
       </c>
       <c r="K45" s="13">
         <v>7.8399999999999997E-2</v>
       </c>
       <c r="L45" s="13">
         <v>8.1900000000000001E-2</v>
       </c>
       <c r="M45" s="13">
         <v>8.4599999999999995E-2</v>
       </c>
       <c r="N45" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="O45" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="P45" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="Q45" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="R45" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
@@ -22122,69 +22122,69 @@
       <c r="AO45" s="12"/>
       <c r="AP45" s="12"/>
       <c r="AQ45" s="12"/>
       <c r="AR45" s="12"/>
       <c r="AS45" s="12"/>
       <c r="AT45" s="12"/>
       <c r="AU45" s="12"/>
       <c r="AV45" s="12"/>
       <c r="AW45" s="12"/>
       <c r="AX45" s="12"/>
       <c r="AY45" s="12"/>
       <c r="AZ45" s="12"/>
       <c r="BA45" s="12"/>
       <c r="BB45" s="12"/>
       <c r="BC45" s="12"/>
       <c r="BD45" s="12"/>
       <c r="BE45" s="12"/>
     </row>
     <row r="46" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A46" s="40"/>
       <c r="B46" s="24">
         <f>B45+1</f>
         <v>84</v>
       </c>
       <c r="C46" s="13">
-        <v>6.5799999999999997E-2</v>
+        <v>7.0900000000000005E-2</v>
       </c>
       <c r="D46" s="13">
-        <v>6.9499999999999992E-2</v>
+        <v>7.4599999999999986E-2</v>
       </c>
       <c r="E46" s="13">
-        <v>7.1599999999999997E-2</v>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="F46" s="13">
-        <v>7.3300000000000004E-2</v>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="G46" s="13">
-        <v>7.4299999999999991E-2</v>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="H46" s="13">
-        <v>7.5999999999999998E-2</v>
+        <v>7.7499999999999999E-2</v>
       </c>
       <c r="I46" s="13">
-        <v>7.6700000000000004E-2</v>
+        <v>7.7499999999999999E-2</v>
       </c>
       <c r="J46" s="13">
         <v>7.8399999999999997E-2</v>
       </c>
       <c r="K46" s="13">
         <v>8.1900000000000001E-2</v>
       </c>
       <c r="L46" s="13">
         <v>8.4599999999999995E-2</v>
       </c>
       <c r="M46" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="N46" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="O46" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="P46" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="Q46" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
@@ -22216,66 +22216,66 @@
       <c r="AO46" s="12"/>
       <c r="AP46" s="12"/>
       <c r="AQ46" s="12"/>
       <c r="AR46" s="12"/>
       <c r="AS46" s="12"/>
       <c r="AT46" s="12"/>
       <c r="AU46" s="12"/>
       <c r="AV46" s="12"/>
       <c r="AW46" s="12"/>
       <c r="AX46" s="12"/>
       <c r="AY46" s="12"/>
       <c r="AZ46" s="12"/>
       <c r="BA46" s="12"/>
       <c r="BB46" s="12"/>
       <c r="BC46" s="12"/>
       <c r="BD46" s="12"/>
       <c r="BE46" s="12"/>
     </row>
     <row r="47" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A47" s="40"/>
       <c r="B47" s="24">
         <f>B46+1</f>
         <v>85</v>
       </c>
       <c r="C47" s="13">
-        <v>6.9499999999999992E-2</v>
+        <v>7.4599999999999986E-2</v>
       </c>
       <c r="D47" s="13">
-        <v>7.1599999999999997E-2</v>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="E47" s="13">
-        <v>7.3300000000000004E-2</v>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="F47" s="13">
-        <v>7.4299999999999991E-2</v>
+        <v>7.6700000000000004E-2</v>
       </c>
       <c r="G47" s="13">
-        <v>7.5999999999999998E-2</v>
+        <v>7.7499999999999999E-2</v>
       </c>
       <c r="H47" s="13">
-        <v>7.6700000000000004E-2</v>
+        <v>7.7499999999999999E-2</v>
       </c>
       <c r="I47" s="13">
         <v>7.8399999999999997E-2</v>
       </c>
       <c r="J47" s="13">
         <v>8.1900000000000001E-2</v>
       </c>
       <c r="K47" s="13">
         <v>8.4599999999999995E-2</v>
       </c>
       <c r="L47" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="M47" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="N47" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="O47" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
       <c r="P47" s="13">
         <v>9.1999999999999998E-2</v>
       </c>
@@ -24124,69 +24124,69 @@
     <row r="498" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y498" s="3"/>
     </row>
     <row r="499" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y499" s="3"/>
     </row>
     <row r="500" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y500" s="3"/>
     </row>
     <row r="501" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y501" s="3"/>
     </row>
     <row r="502" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y502" s="3"/>
     </row>
     <row r="503" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y503" s="3"/>
     </row>
     <row r="504" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y504" s="3"/>
     </row>
     <row r="505" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y505" s="3"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="u6okkvQayEGM3TfPLm5tdF7BPiQctVVIh0tXFTtjcKT2CY7R+cB6CaBumTsHc3TyBeXMrQugykdYXywXTuxrQA==" saltValue="nYmVcksI81wqxMkPKKi+TQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="+T1m7X7iCbxEDjjPJu/tHronFtAD1NW10putlzWQrIbF6EaaNJXuT+9I/DOJSE5CdyDw+ZbgK5LtI0WL8BAqFw==" saltValue="TPICs33P7tq4zhiJYm7lIg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="6">
     <mergeCell ref="A23:A47"/>
     <mergeCell ref="B1:BE1"/>
     <mergeCell ref="B2:BE2"/>
     <mergeCell ref="B3:BE3"/>
     <mergeCell ref="C5:BE5"/>
     <mergeCell ref="A7:A22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1ABE0F2D-F283-4E74-B698-E2D46C28C13F}">
   <dimension ref="A1:BG505"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I11" sqref="I11"/>
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.07421875" defaultRowHeight="14.6" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="9.07421875" style="1"/>
     <col min="2" max="2" width="9.07421875" style="2"/>
     <col min="3" max="16" width="11.23046875" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="57" width="9.07421875" style="2"/>
     <col min="58" max="16384" width="9.07421875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:59" ht="20.6" x14ac:dyDescent="0.4">
       <c r="B1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
@@ -24578,3190 +24578,3190 @@
       <c r="BB6" s="25">
         <v>52</v>
       </c>
       <c r="BC6" s="25">
         <v>53</v>
       </c>
       <c r="BD6" s="25">
         <v>54</v>
       </c>
       <c r="BE6" s="25">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A7" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="26">
         <v>45</v>
       </c>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="8">
-        <v>2.1100000000000004E-2</v>
+        <v>2.3300000000000001E-2</v>
       </c>
       <c r="H7" s="8">
-        <v>2.2600000000000006E-2</v>
+        <v>2.4800000000000003E-2</v>
       </c>
       <c r="I7" s="8">
-        <v>2.4100000000000007E-2</v>
+        <v>2.7000000000000003E-2</v>
       </c>
       <c r="J7" s="8">
-        <v>2.5600000000000001E-2</v>
+        <v>2.8499999999999998E-2</v>
       </c>
       <c r="K7" s="8">
-        <v>2.7100000000000003E-2</v>
+        <v>3.0699999999999998E-2</v>
       </c>
       <c r="L7" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.3700000000000001E-2</v>
       </c>
       <c r="M7" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.3700000000000001E-2</v>
       </c>
       <c r="N7" s="8">
-        <v>3.0100000000000005E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="O7" s="8">
-        <v>3.1399999999999997E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="P7" s="8">
-        <v>3.2700000000000007E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="Q7" s="8">
-        <v>3.39E-2</v>
+        <v>3.5400000000000001E-2</v>
       </c>
       <c r="R7" s="8">
-        <v>3.5200000000000009E-2</v>
+        <v>3.5400000000000001E-2</v>
       </c>
       <c r="S7" s="8">
         <v>3.6799999999999999E-2</v>
       </c>
       <c r="T7" s="8">
-        <v>3.8500000000000006E-2</v>
+        <v>3.85E-2</v>
       </c>
       <c r="U7" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>3.8899999999999997E-2</v>
       </c>
       <c r="V7" s="8">
-        <v>3.9700000000000013E-2</v>
+        <v>3.9700000000000006E-2</v>
       </c>
       <c r="W7" s="8">
-        <v>4.0100000000000011E-2</v>
+        <v>4.0100000000000004E-2</v>
       </c>
       <c r="X7" s="8">
-        <v>4.0500000000000008E-2</v>
+        <v>4.0500000000000001E-2</v>
       </c>
       <c r="Y7" s="8">
-        <v>4.1900000000000007E-2</v>
+        <v>4.19E-2</v>
       </c>
       <c r="Z7" s="8">
-        <v>4.4899999999999995E-2</v>
+        <v>4.4900000000000002E-2</v>
       </c>
       <c r="AA7" s="8">
-        <v>4.5799999999999993E-2</v>
+        <v>4.58E-2</v>
       </c>
       <c r="AB7" s="8">
-        <v>4.8399999999999999E-2</v>
+        <v>4.8400000000000006E-2</v>
       </c>
       <c r="AC7" s="8">
-        <v>5.3199999999999997E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="AD7" s="8">
-        <v>5.4799999999999988E-2</v>
+        <v>5.4799999999999995E-2</v>
       </c>
       <c r="AE7" s="8">
-        <v>5.6399999999999992E-2</v>
+        <v>5.6399999999999999E-2</v>
       </c>
       <c r="AF7" s="8">
-        <v>5.7999999999999996E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="AG7" s="8">
-        <v>5.9699999999999989E-2</v>
+        <v>5.9699999999999996E-2</v>
       </c>
       <c r="AH7" s="8">
-        <v>6.1599999999999988E-2</v>
+        <v>6.1599999999999995E-2</v>
       </c>
       <c r="AI7" s="8">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="AJ7" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="AK7" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="AL7" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="AM7" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="AN7" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="AO7" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="AP7" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="AQ7" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="AR7" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AS7" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AT7" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AU7" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AV7" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AW7" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AX7" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AY7" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AZ7" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BA7" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BB7" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BC7" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BD7" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BE7" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BF7" s="9"/>
       <c r="BG7" s="9"/>
     </row>
     <row r="8" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A8" s="40"/>
       <c r="B8" s="24">
         <v>46</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="8">
-        <v>2.1100000000000004E-2</v>
+        <v>2.3300000000000001E-2</v>
       </c>
       <c r="G8" s="8">
-        <v>2.2600000000000006E-2</v>
+        <v>2.4800000000000003E-2</v>
       </c>
       <c r="H8" s="8">
-        <v>2.4100000000000007E-2</v>
+        <v>2.7000000000000003E-2</v>
       </c>
       <c r="I8" s="8">
-        <v>2.5600000000000001E-2</v>
+        <v>2.8499999999999998E-2</v>
       </c>
       <c r="J8" s="8">
-        <v>2.7100000000000003E-2</v>
+        <v>3.0699999999999998E-2</v>
       </c>
       <c r="K8" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.3700000000000001E-2</v>
       </c>
       <c r="L8" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.3700000000000001E-2</v>
       </c>
       <c r="M8" s="8">
-        <v>3.0100000000000005E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="N8" s="8">
-        <v>3.1399999999999997E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="O8" s="8">
-        <v>3.2700000000000007E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="P8" s="8">
-        <v>3.39E-2</v>
+        <v>3.5400000000000001E-2</v>
       </c>
       <c r="Q8" s="8">
-        <v>3.5200000000000009E-2</v>
+        <v>3.5400000000000001E-2</v>
       </c>
       <c r="R8" s="8">
         <v>3.6799999999999999E-2</v>
       </c>
       <c r="S8" s="8">
-        <v>3.8500000000000006E-2</v>
+        <v>3.85E-2</v>
       </c>
       <c r="T8" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>3.8899999999999997E-2</v>
       </c>
       <c r="U8" s="8">
-        <v>3.9700000000000013E-2</v>
+        <v>3.9700000000000006E-2</v>
       </c>
       <c r="V8" s="8">
-        <v>4.0100000000000011E-2</v>
+        <v>4.0100000000000004E-2</v>
       </c>
       <c r="W8" s="8">
-        <v>4.0500000000000008E-2</v>
+        <v>4.0500000000000001E-2</v>
       </c>
       <c r="X8" s="8">
-        <v>4.1900000000000007E-2</v>
+        <v>4.19E-2</v>
       </c>
       <c r="Y8" s="8">
-        <v>4.4899999999999995E-2</v>
+        <v>4.4900000000000002E-2</v>
       </c>
       <c r="Z8" s="8">
-        <v>4.5799999999999993E-2</v>
+        <v>4.58E-2</v>
       </c>
       <c r="AA8" s="8">
-        <v>4.8399999999999999E-2</v>
+        <v>4.8400000000000006E-2</v>
       </c>
       <c r="AB8" s="8">
-        <v>5.3199999999999997E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="AC8" s="8">
-        <v>5.4799999999999988E-2</v>
+        <v>5.4799999999999995E-2</v>
       </c>
       <c r="AD8" s="8">
-        <v>5.6399999999999992E-2</v>
+        <v>5.6399999999999999E-2</v>
       </c>
       <c r="AE8" s="8">
-        <v>5.7999999999999996E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="AF8" s="8">
-        <v>5.9699999999999989E-2</v>
+        <v>5.9699999999999996E-2</v>
       </c>
       <c r="AG8" s="8">
-        <v>6.1599999999999988E-2</v>
+        <v>6.1599999999999995E-2</v>
       </c>
       <c r="AH8" s="8">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="AI8" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="AJ8" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="AK8" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="AL8" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="AM8" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="AN8" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="AO8" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="AP8" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="AQ8" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AR8" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AS8" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AT8" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AU8" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AV8" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AW8" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AX8" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AY8" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AZ8" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BA8" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BB8" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BC8" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BD8" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BE8" s="10"/>
       <c r="BF8" s="9"/>
       <c r="BG8" s="9"/>
     </row>
     <row r="9" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A9" s="40"/>
       <c r="B9" s="24">
         <v>47</v>
       </c>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="8">
-        <v>2.1100000000000004E-2</v>
+        <v>2.3300000000000001E-2</v>
       </c>
       <c r="F9" s="8">
-        <v>2.2600000000000006E-2</v>
+        <v>2.4800000000000003E-2</v>
       </c>
       <c r="G9" s="8">
-        <v>2.4100000000000007E-2</v>
+        <v>2.7000000000000003E-2</v>
       </c>
       <c r="H9" s="8">
-        <v>2.5600000000000001E-2</v>
+        <v>2.8499999999999998E-2</v>
       </c>
       <c r="I9" s="8">
-        <v>2.7100000000000003E-2</v>
+        <v>3.0699999999999998E-2</v>
       </c>
       <c r="J9" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.3700000000000001E-2</v>
       </c>
       <c r="K9" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.3700000000000001E-2</v>
       </c>
       <c r="L9" s="8">
-        <v>3.0100000000000005E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="M9" s="8">
-        <v>3.1399999999999997E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="N9" s="8">
-        <v>3.2700000000000007E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="O9" s="8">
-        <v>3.39E-2</v>
+        <v>3.5400000000000001E-2</v>
       </c>
       <c r="P9" s="8">
-        <v>3.5200000000000009E-2</v>
+        <v>3.5400000000000001E-2</v>
       </c>
       <c r="Q9" s="8">
         <v>3.6799999999999999E-2</v>
       </c>
       <c r="R9" s="8">
-        <v>3.8500000000000006E-2</v>
+        <v>3.85E-2</v>
       </c>
       <c r="S9" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>3.8899999999999997E-2</v>
       </c>
       <c r="T9" s="8">
-        <v>3.9700000000000013E-2</v>
+        <v>3.9700000000000006E-2</v>
       </c>
       <c r="U9" s="8">
-        <v>4.0100000000000011E-2</v>
+        <v>4.0100000000000004E-2</v>
       </c>
       <c r="V9" s="8">
-        <v>4.0500000000000008E-2</v>
+        <v>4.0500000000000001E-2</v>
       </c>
       <c r="W9" s="8">
-        <v>4.1900000000000007E-2</v>
+        <v>4.19E-2</v>
       </c>
       <c r="X9" s="8">
-        <v>4.4899999999999995E-2</v>
+        <v>4.4900000000000002E-2</v>
       </c>
       <c r="Y9" s="8">
-        <v>4.5799999999999993E-2</v>
+        <v>4.58E-2</v>
       </c>
       <c r="Z9" s="8">
-        <v>4.8399999999999999E-2</v>
+        <v>4.8400000000000006E-2</v>
       </c>
       <c r="AA9" s="8">
-        <v>5.3199999999999997E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="AB9" s="8">
-        <v>5.4799999999999988E-2</v>
+        <v>5.4799999999999995E-2</v>
       </c>
       <c r="AC9" s="8">
-        <v>5.6399999999999992E-2</v>
+        <v>5.6399999999999999E-2</v>
       </c>
       <c r="AD9" s="8">
-        <v>5.7999999999999996E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="AE9" s="8">
-        <v>5.9699999999999989E-2</v>
+        <v>5.9699999999999996E-2</v>
       </c>
       <c r="AF9" s="8">
-        <v>6.1599999999999988E-2</v>
+        <v>6.1599999999999995E-2</v>
       </c>
       <c r="AG9" s="8">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="AH9" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="AI9" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="AJ9" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="AK9" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="AL9" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="AM9" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="AN9" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="AO9" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="AP9" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AQ9" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AR9" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AS9" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AT9" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AU9" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AV9" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AW9" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AX9" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AY9" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AZ9" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BA9" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BB9" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BC9" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BD9" s="10"/>
       <c r="BE9" s="10"/>
       <c r="BF9" s="9"/>
       <c r="BG9" s="9"/>
     </row>
     <row r="10" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A10" s="40"/>
       <c r="B10" s="24">
         <v>48</v>
       </c>
       <c r="C10" s="7"/>
       <c r="D10" s="8">
-        <v>2.1100000000000004E-2</v>
+        <v>2.3300000000000001E-2</v>
       </c>
       <c r="E10" s="8">
-        <v>2.2600000000000006E-2</v>
+        <v>2.4800000000000003E-2</v>
       </c>
       <c r="F10" s="8">
-        <v>2.4100000000000007E-2</v>
+        <v>2.7000000000000003E-2</v>
       </c>
       <c r="G10" s="8">
-        <v>2.5600000000000001E-2</v>
+        <v>2.8499999999999998E-2</v>
       </c>
       <c r="H10" s="8">
-        <v>2.7100000000000003E-2</v>
+        <v>3.0699999999999998E-2</v>
       </c>
       <c r="I10" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.3700000000000001E-2</v>
       </c>
       <c r="J10" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.3700000000000001E-2</v>
       </c>
       <c r="K10" s="8">
-        <v>3.0100000000000005E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="L10" s="8">
-        <v>3.1399999999999997E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="M10" s="8">
-        <v>3.2700000000000007E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="N10" s="8">
-        <v>3.39E-2</v>
+        <v>3.5400000000000001E-2</v>
       </c>
       <c r="O10" s="8">
-        <v>3.5200000000000009E-2</v>
+        <v>3.5400000000000001E-2</v>
       </c>
       <c r="P10" s="8">
         <v>3.6799999999999999E-2</v>
       </c>
       <c r="Q10" s="8">
-        <v>3.8500000000000006E-2</v>
+        <v>3.85E-2</v>
       </c>
       <c r="R10" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>3.8899999999999997E-2</v>
       </c>
       <c r="S10" s="8">
-        <v>3.9700000000000013E-2</v>
+        <v>3.9700000000000006E-2</v>
       </c>
       <c r="T10" s="8">
-        <v>4.0100000000000011E-2</v>
+        <v>4.0100000000000004E-2</v>
       </c>
       <c r="U10" s="8">
-        <v>4.0500000000000008E-2</v>
+        <v>4.0500000000000001E-2</v>
       </c>
       <c r="V10" s="8">
-        <v>4.1900000000000007E-2</v>
+        <v>4.19E-2</v>
       </c>
       <c r="W10" s="8">
-        <v>4.4899999999999995E-2</v>
+        <v>4.4900000000000002E-2</v>
       </c>
       <c r="X10" s="8">
-        <v>4.5799999999999993E-2</v>
+        <v>4.58E-2</v>
       </c>
       <c r="Y10" s="8">
-        <v>4.8399999999999999E-2</v>
+        <v>4.8400000000000006E-2</v>
       </c>
       <c r="Z10" s="8">
-        <v>5.3199999999999997E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="AA10" s="8">
-        <v>5.4799999999999988E-2</v>
+        <v>5.4799999999999995E-2</v>
       </c>
       <c r="AB10" s="8">
-        <v>5.6399999999999992E-2</v>
+        <v>5.6399999999999999E-2</v>
       </c>
       <c r="AC10" s="8">
-        <v>5.7999999999999996E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="AD10" s="8">
-        <v>5.9699999999999989E-2</v>
+        <v>5.9699999999999996E-2</v>
       </c>
       <c r="AE10" s="8">
-        <v>6.1599999999999988E-2</v>
+        <v>6.1599999999999995E-2</v>
       </c>
       <c r="AF10" s="8">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="AG10" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="AH10" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="AI10" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="AJ10" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="AK10" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="AL10" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="AM10" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="AN10" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="AO10" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AP10" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AQ10" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AR10" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AS10" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AT10" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AU10" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AV10" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AW10" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AX10" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AY10" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AZ10" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BA10" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BB10" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BC10" s="10"/>
       <c r="BD10" s="10"/>
       <c r="BE10" s="10"/>
       <c r="BF10" s="9"/>
       <c r="BG10" s="9"/>
     </row>
     <row r="11" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A11" s="40"/>
       <c r="B11" s="24">
         <v>49</v>
       </c>
       <c r="C11" s="8">
-        <v>2.1100000000000004E-2</v>
+        <v>2.3300000000000001E-2</v>
       </c>
       <c r="D11" s="8">
-        <v>2.2600000000000006E-2</v>
+        <v>2.4800000000000003E-2</v>
       </c>
       <c r="E11" s="8">
-        <v>2.4100000000000007E-2</v>
+        <v>2.7000000000000003E-2</v>
       </c>
       <c r="F11" s="8">
-        <v>2.5600000000000001E-2</v>
+        <v>2.8499999999999998E-2</v>
       </c>
       <c r="G11" s="8">
-        <v>2.7100000000000003E-2</v>
+        <v>3.0699999999999998E-2</v>
       </c>
       <c r="H11" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.3700000000000001E-2</v>
       </c>
       <c r="I11" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.3700000000000001E-2</v>
       </c>
       <c r="J11" s="8">
-        <v>3.0100000000000005E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="K11" s="8">
-        <v>3.1399999999999997E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="L11" s="8">
-        <v>3.2700000000000007E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="M11" s="8">
-        <v>3.39E-2</v>
+        <v>3.5400000000000001E-2</v>
       </c>
       <c r="N11" s="8">
-        <v>3.5200000000000009E-2</v>
+        <v>3.5400000000000001E-2</v>
       </c>
       <c r="O11" s="8">
         <v>3.6799999999999999E-2</v>
       </c>
       <c r="P11" s="8">
-        <v>3.8500000000000006E-2</v>
+        <v>3.85E-2</v>
       </c>
       <c r="Q11" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>3.8899999999999997E-2</v>
       </c>
       <c r="R11" s="8">
-        <v>3.9700000000000013E-2</v>
+        <v>3.9700000000000006E-2</v>
       </c>
       <c r="S11" s="8">
-        <v>4.0100000000000011E-2</v>
+        <v>4.0100000000000004E-2</v>
       </c>
       <c r="T11" s="8">
-        <v>4.0500000000000008E-2</v>
+        <v>4.0500000000000001E-2</v>
       </c>
       <c r="U11" s="8">
-        <v>4.1900000000000007E-2</v>
+        <v>4.19E-2</v>
       </c>
       <c r="V11" s="8">
-        <v>4.4899999999999995E-2</v>
+        <v>4.4900000000000002E-2</v>
       </c>
       <c r="W11" s="8">
-        <v>4.5799999999999993E-2</v>
+        <v>4.58E-2</v>
       </c>
       <c r="X11" s="8">
-        <v>4.8399999999999999E-2</v>
+        <v>4.8400000000000006E-2</v>
       </c>
       <c r="Y11" s="8">
-        <v>5.3199999999999997E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="Z11" s="8">
-        <v>5.4799999999999988E-2</v>
+        <v>5.4799999999999995E-2</v>
       </c>
       <c r="AA11" s="8">
-        <v>5.6399999999999992E-2</v>
+        <v>5.6399999999999999E-2</v>
       </c>
       <c r="AB11" s="8">
-        <v>5.7999999999999996E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="AC11" s="8">
-        <v>5.9699999999999989E-2</v>
+        <v>5.9699999999999996E-2</v>
       </c>
       <c r="AD11" s="8">
-        <v>6.1599999999999988E-2</v>
+        <v>6.1599999999999995E-2</v>
       </c>
       <c r="AE11" s="8">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="AF11" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="AG11" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="AH11" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="AI11" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="AJ11" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="AK11" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="AL11" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="AM11" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="AN11" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AO11" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AP11" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AQ11" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AR11" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AS11" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AT11" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AU11" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AV11" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AW11" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AX11" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AY11" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AZ11" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BA11" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BB11" s="10"/>
       <c r="BC11" s="10"/>
       <c r="BD11" s="10"/>
       <c r="BE11" s="10"/>
       <c r="BF11" s="9"/>
       <c r="BG11" s="9"/>
     </row>
     <row r="12" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A12" s="40"/>
       <c r="B12" s="24">
         <v>50</v>
       </c>
       <c r="C12" s="8">
-        <v>2.2600000000000006E-2</v>
+        <v>2.4800000000000003E-2</v>
       </c>
       <c r="D12" s="8">
-        <v>2.4100000000000007E-2</v>
+        <v>2.7000000000000003E-2</v>
       </c>
       <c r="E12" s="8">
-        <v>2.5600000000000001E-2</v>
+        <v>2.8499999999999998E-2</v>
       </c>
       <c r="F12" s="8">
-        <v>2.7100000000000003E-2</v>
+        <v>3.0699999999999998E-2</v>
       </c>
       <c r="G12" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.3700000000000001E-2</v>
       </c>
       <c r="H12" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.3700000000000001E-2</v>
       </c>
       <c r="I12" s="8">
-        <v>3.0100000000000005E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="J12" s="8">
-        <v>3.1399999999999997E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="K12" s="8">
-        <v>3.2700000000000007E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="L12" s="8">
-        <v>3.39E-2</v>
+        <v>3.5400000000000001E-2</v>
       </c>
       <c r="M12" s="8">
-        <v>3.5200000000000009E-2</v>
+        <v>3.5400000000000001E-2</v>
       </c>
       <c r="N12" s="8">
         <v>3.6799999999999999E-2</v>
       </c>
       <c r="O12" s="8">
-        <v>3.8500000000000006E-2</v>
+        <v>3.85E-2</v>
       </c>
       <c r="P12" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>3.8899999999999997E-2</v>
       </c>
       <c r="Q12" s="8">
-        <v>3.9700000000000013E-2</v>
+        <v>3.9700000000000006E-2</v>
       </c>
       <c r="R12" s="8">
-        <v>4.0100000000000011E-2</v>
+        <v>4.0100000000000004E-2</v>
       </c>
       <c r="S12" s="8">
-        <v>4.0500000000000008E-2</v>
+        <v>4.0500000000000001E-2</v>
       </c>
       <c r="T12" s="8">
-        <v>4.1900000000000007E-2</v>
+        <v>4.19E-2</v>
       </c>
       <c r="U12" s="8">
-        <v>4.4899999999999995E-2</v>
+        <v>4.4900000000000002E-2</v>
       </c>
       <c r="V12" s="8">
-        <v>4.5799999999999993E-2</v>
+        <v>4.58E-2</v>
       </c>
       <c r="W12" s="8">
-        <v>4.8399999999999999E-2</v>
+        <v>4.8400000000000006E-2</v>
       </c>
       <c r="X12" s="8">
-        <v>5.3199999999999997E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="Y12" s="8">
-        <v>5.4799999999999988E-2</v>
+        <v>5.4799999999999995E-2</v>
       </c>
       <c r="Z12" s="8">
-        <v>5.6399999999999992E-2</v>
+        <v>5.6399999999999999E-2</v>
       </c>
       <c r="AA12" s="8">
-        <v>5.7999999999999996E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="AB12" s="8">
-        <v>5.9699999999999989E-2</v>
+        <v>5.9699999999999996E-2</v>
       </c>
       <c r="AC12" s="8">
-        <v>6.1599999999999988E-2</v>
+        <v>6.1599999999999995E-2</v>
       </c>
       <c r="AD12" s="8">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="AE12" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="AF12" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="AG12" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="AH12" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="AI12" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="AJ12" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="AK12" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="AL12" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="AM12" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AN12" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AO12" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AP12" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AQ12" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AR12" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AS12" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AT12" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AU12" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AV12" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AW12" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AX12" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AY12" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AZ12" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="BA12" s="10"/>
       <c r="BB12" s="10"/>
       <c r="BC12" s="10"/>
       <c r="BD12" s="10"/>
       <c r="BE12" s="10"/>
       <c r="BF12" s="9"/>
       <c r="BG12" s="9"/>
     </row>
     <row r="13" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A13" s="40"/>
       <c r="B13" s="24">
         <v>51</v>
       </c>
       <c r="C13" s="8">
-        <v>2.4100000000000007E-2</v>
+        <v>2.6300000000000004E-2</v>
       </c>
       <c r="D13" s="8">
-        <v>2.5600000000000001E-2</v>
+        <v>2.8499999999999998E-2</v>
       </c>
       <c r="E13" s="8">
-        <v>2.7100000000000003E-2</v>
+        <v>0.03</v>
       </c>
       <c r="F13" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.2199999999999999E-2</v>
       </c>
       <c r="G13" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.3700000000000001E-2</v>
       </c>
       <c r="H13" s="8">
-        <v>3.0100000000000005E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="I13" s="8">
-        <v>3.1399999999999997E-2</v>
+        <v>3.6499999999999998E-2</v>
       </c>
       <c r="J13" s="8">
-        <v>3.2700000000000007E-2</v>
+        <v>3.6499999999999998E-2</v>
       </c>
       <c r="K13" s="8">
-        <v>3.39E-2</v>
+        <v>3.6499999999999998E-2</v>
       </c>
       <c r="L13" s="8">
-        <v>3.5200000000000009E-2</v>
+        <v>3.6700000000000003E-2</v>
       </c>
       <c r="M13" s="8">
         <v>3.6799999999999999E-2</v>
       </c>
       <c r="N13" s="8">
-        <v>3.8500000000000006E-2</v>
+        <v>3.85E-2</v>
       </c>
       <c r="O13" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>3.8899999999999997E-2</v>
       </c>
       <c r="P13" s="8">
-        <v>3.9700000000000013E-2</v>
+        <v>3.9700000000000006E-2</v>
       </c>
       <c r="Q13" s="8">
-        <v>4.0100000000000011E-2</v>
+        <v>4.0100000000000004E-2</v>
       </c>
       <c r="R13" s="8">
-        <v>4.0500000000000008E-2</v>
+        <v>4.0500000000000001E-2</v>
       </c>
       <c r="S13" s="8">
-        <v>4.1900000000000007E-2</v>
+        <v>4.19E-2</v>
       </c>
       <c r="T13" s="8">
-        <v>4.4899999999999995E-2</v>
+        <v>4.4900000000000002E-2</v>
       </c>
       <c r="U13" s="8">
-        <v>4.5799999999999993E-2</v>
+        <v>4.58E-2</v>
       </c>
       <c r="V13" s="8">
-        <v>4.8399999999999999E-2</v>
+        <v>4.8400000000000006E-2</v>
       </c>
       <c r="W13" s="8">
-        <v>5.3199999999999997E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="X13" s="8">
-        <v>5.4799999999999988E-2</v>
+        <v>5.4799999999999995E-2</v>
       </c>
       <c r="Y13" s="8">
-        <v>5.6399999999999992E-2</v>
+        <v>5.6399999999999999E-2</v>
       </c>
       <c r="Z13" s="8">
-        <v>5.7999999999999996E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="AA13" s="8">
-        <v>5.9699999999999989E-2</v>
+        <v>5.9699999999999996E-2</v>
       </c>
       <c r="AB13" s="8">
-        <v>6.1599999999999988E-2</v>
+        <v>6.1599999999999995E-2</v>
       </c>
       <c r="AC13" s="8">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="AD13" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="AE13" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="AF13" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="AG13" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="AH13" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="AI13" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="AJ13" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="AK13" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="AL13" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AM13" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AN13" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AO13" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AP13" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AQ13" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AR13" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AS13" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AT13" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AU13" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AV13" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AW13" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AX13" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AY13" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AZ13" s="10"/>
       <c r="BA13" s="10"/>
       <c r="BB13" s="10"/>
       <c r="BC13" s="10"/>
       <c r="BD13" s="10"/>
       <c r="BE13" s="10"/>
       <c r="BF13" s="9"/>
       <c r="BG13" s="9"/>
     </row>
     <row r="14" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A14" s="40"/>
       <c r="B14" s="24">
         <v>52</v>
       </c>
       <c r="C14" s="8">
-        <v>2.5600000000000001E-2</v>
+        <v>2.7799999999999998E-2</v>
       </c>
       <c r="D14" s="8">
-        <v>2.7100000000000003E-2</v>
+        <v>0.03</v>
       </c>
       <c r="E14" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.15E-2</v>
       </c>
       <c r="F14" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.2199999999999999E-2</v>
       </c>
       <c r="G14" s="8">
-        <v>3.0100000000000005E-2</v>
+        <v>3.5200000000000002E-2</v>
       </c>
       <c r="H14" s="8">
-        <v>3.1399999999999997E-2</v>
+        <v>3.6499999999999998E-2</v>
       </c>
       <c r="I14" s="8">
-        <v>3.2700000000000007E-2</v>
+        <v>3.78E-2</v>
       </c>
       <c r="J14" s="8">
-        <v>3.39E-2</v>
+        <v>3.78E-2</v>
       </c>
       <c r="K14" s="8">
-        <v>3.5200000000000009E-2</v>
+        <v>3.78E-2</v>
       </c>
       <c r="L14" s="8">
-        <v>3.6799999999999999E-2</v>
+        <v>3.8300000000000001E-2</v>
       </c>
       <c r="M14" s="8">
-        <v>3.8500000000000006E-2</v>
+        <v>3.85E-2</v>
       </c>
       <c r="N14" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>3.8899999999999997E-2</v>
       </c>
       <c r="O14" s="8">
-        <v>3.9700000000000013E-2</v>
+        <v>3.9700000000000006E-2</v>
       </c>
       <c r="P14" s="8">
-        <v>4.0100000000000011E-2</v>
+        <v>4.0100000000000004E-2</v>
       </c>
       <c r="Q14" s="8">
-        <v>4.0500000000000008E-2</v>
+        <v>4.0500000000000001E-2</v>
       </c>
       <c r="R14" s="8">
-        <v>4.1900000000000007E-2</v>
+        <v>4.19E-2</v>
       </c>
       <c r="S14" s="8">
-        <v>4.4899999999999995E-2</v>
+        <v>4.4900000000000002E-2</v>
       </c>
       <c r="T14" s="8">
-        <v>4.5799999999999993E-2</v>
+        <v>4.58E-2</v>
       </c>
       <c r="U14" s="8">
-        <v>4.8399999999999999E-2</v>
+        <v>4.8400000000000006E-2</v>
       </c>
       <c r="V14" s="8">
-        <v>5.3199999999999997E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="W14" s="8">
-        <v>5.4799999999999988E-2</v>
+        <v>5.4799999999999995E-2</v>
       </c>
       <c r="X14" s="8">
-        <v>5.6399999999999992E-2</v>
+        <v>5.6399999999999999E-2</v>
       </c>
       <c r="Y14" s="8">
-        <v>5.7999999999999996E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="Z14" s="8">
-        <v>5.9699999999999989E-2</v>
+        <v>5.9699999999999996E-2</v>
       </c>
       <c r="AA14" s="8">
-        <v>6.1599999999999988E-2</v>
+        <v>6.1599999999999995E-2</v>
       </c>
       <c r="AB14" s="8">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="AC14" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="AD14" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="AE14" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="AF14" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="AG14" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="AH14" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="AI14" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="AJ14" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="AK14" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AL14" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AM14" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AN14" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AO14" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AP14" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AQ14" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AR14" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AS14" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AT14" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AU14" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AV14" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AW14" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AX14" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AY14" s="10"/>
       <c r="AZ14" s="10"/>
       <c r="BA14" s="10"/>
       <c r="BB14" s="10"/>
       <c r="BC14" s="10"/>
       <c r="BD14" s="10"/>
       <c r="BE14" s="10"/>
       <c r="BF14" s="9"/>
       <c r="BG14" s="9"/>
     </row>
     <row r="15" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A15" s="40"/>
       <c r="B15" s="24">
         <v>53</v>
       </c>
       <c r="C15" s="8">
-        <v>2.7100000000000003E-2</v>
+        <v>2.93E-2</v>
       </c>
       <c r="D15" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.15E-2</v>
       </c>
       <c r="E15" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.15E-2</v>
       </c>
       <c r="F15" s="8">
-        <v>3.0100000000000005E-2</v>
+        <v>3.3700000000000001E-2</v>
       </c>
       <c r="G15" s="8">
-        <v>3.1399999999999997E-2</v>
+        <v>3.6499999999999998E-2</v>
       </c>
       <c r="H15" s="8">
-        <v>3.2700000000000007E-2</v>
+        <v>3.78E-2</v>
       </c>
       <c r="I15" s="8">
-        <v>3.39E-2</v>
+        <v>3.9E-2</v>
       </c>
       <c r="J15" s="8">
-        <v>3.5200000000000009E-2</v>
+        <v>3.9E-2</v>
       </c>
       <c r="K15" s="8">
-        <v>3.6799999999999999E-2</v>
+        <v>3.9E-2</v>
       </c>
       <c r="L15" s="8">
-        <v>3.8500000000000006E-2</v>
+        <v>0.04</v>
       </c>
       <c r="M15" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>0.04</v>
       </c>
       <c r="N15" s="8">
-        <v>3.9700000000000013E-2</v>
+        <v>0.04</v>
       </c>
       <c r="O15" s="8">
-        <v>4.0100000000000011E-2</v>
+        <v>4.0100000000000004E-2</v>
       </c>
       <c r="P15" s="8">
-        <v>4.0500000000000008E-2</v>
+        <v>4.0500000000000001E-2</v>
       </c>
       <c r="Q15" s="8">
-        <v>4.1900000000000007E-2</v>
+        <v>4.19E-2</v>
       </c>
       <c r="R15" s="8">
-        <v>4.4899999999999995E-2</v>
+        <v>4.4900000000000002E-2</v>
       </c>
       <c r="S15" s="8">
-        <v>4.5799999999999993E-2</v>
+        <v>4.58E-2</v>
       </c>
       <c r="T15" s="8">
-        <v>4.8399999999999999E-2</v>
+        <v>4.8400000000000006E-2</v>
       </c>
       <c r="U15" s="8">
-        <v>5.3199999999999997E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="V15" s="8">
-        <v>5.4799999999999988E-2</v>
+        <v>5.4799999999999995E-2</v>
       </c>
       <c r="W15" s="8">
-        <v>5.6399999999999992E-2</v>
+        <v>5.6399999999999999E-2</v>
       </c>
       <c r="X15" s="8">
-        <v>5.7999999999999996E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="Y15" s="8">
-        <v>5.9699999999999989E-2</v>
+        <v>5.9699999999999996E-2</v>
       </c>
       <c r="Z15" s="8">
-        <v>6.1599999999999988E-2</v>
+        <v>6.1599999999999995E-2</v>
       </c>
       <c r="AA15" s="8">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="AB15" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="AC15" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="AD15" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="AE15" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="AF15" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="AG15" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="AH15" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="AI15" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="AJ15" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AK15" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AL15" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AM15" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AN15" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AO15" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AP15" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AQ15" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AR15" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AS15" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AT15" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AU15" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AV15" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AW15" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AX15" s="10"/>
       <c r="AY15" s="10"/>
       <c r="AZ15" s="10"/>
       <c r="BA15" s="10"/>
       <c r="BB15" s="10"/>
       <c r="BC15" s="10"/>
       <c r="BD15" s="10"/>
       <c r="BE15" s="10"/>
       <c r="BF15" s="9"/>
       <c r="BG15" s="9"/>
     </row>
     <row r="16" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A16" s="40"/>
       <c r="B16" s="24">
         <v>54</v>
       </c>
       <c r="C16" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.0800000000000001E-2</v>
       </c>
       <c r="D16" s="8">
-        <v>2.8600000000000004E-2</v>
+        <v>3.15E-2</v>
       </c>
       <c r="E16" s="8">
-        <v>3.0100000000000005E-2</v>
+        <v>3.3000000000000002E-2</v>
       </c>
       <c r="F16" s="8">
-        <v>3.1399999999999997E-2</v>
+        <v>3.4999999999999996E-2</v>
       </c>
       <c r="G16" s="8">
-        <v>3.2700000000000007E-2</v>
+        <v>3.78E-2</v>
       </c>
       <c r="H16" s="8">
-        <v>3.39E-2</v>
+        <v>3.9E-2</v>
       </c>
       <c r="I16" s="8">
-        <v>3.5200000000000009E-2</v>
+        <v>4.0299999999999996E-2</v>
       </c>
       <c r="J16" s="8">
-        <v>3.6799999999999999E-2</v>
+        <v>4.0299999999999996E-2</v>
       </c>
       <c r="K16" s="8">
-        <v>3.8500000000000006E-2</v>
+        <v>4.0699999999999993E-2</v>
       </c>
       <c r="L16" s="8">
-        <v>3.8900000000000004E-2</v>
+        <v>4.0699999999999993E-2</v>
       </c>
       <c r="M16" s="8">
-        <v>3.9700000000000013E-2</v>
+        <v>4.0699999999999993E-2</v>
       </c>
       <c r="N16" s="8">
-        <v>4.0100000000000011E-2</v>
+        <v>4.0699999999999993E-2</v>
       </c>
       <c r="O16" s="8">
-        <v>4.0500000000000008E-2</v>
+        <v>4.0699999999999993E-2</v>
       </c>
       <c r="P16" s="8">
-        <v>4.1900000000000007E-2</v>
+        <v>4.19E-2</v>
       </c>
       <c r="Q16" s="8">
-        <v>4.4899999999999995E-2</v>
+        <v>4.4900000000000002E-2</v>
       </c>
       <c r="R16" s="8">
-        <v>4.5799999999999993E-2</v>
+        <v>4.58E-2</v>
       </c>
       <c r="S16" s="8">
-        <v>4.8399999999999999E-2</v>
+        <v>4.8400000000000006E-2</v>
       </c>
       <c r="T16" s="8">
-        <v>5.3199999999999997E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="U16" s="8">
-        <v>5.4799999999999988E-2</v>
+        <v>5.4799999999999995E-2</v>
       </c>
       <c r="V16" s="8">
-        <v>5.6399999999999992E-2</v>
+        <v>5.6399999999999999E-2</v>
       </c>
       <c r="W16" s="8">
-        <v>5.7999999999999996E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="X16" s="8">
-        <v>5.9699999999999989E-2</v>
+        <v>5.9699999999999996E-2</v>
       </c>
       <c r="Y16" s="8">
-        <v>6.1599999999999988E-2</v>
+        <v>6.1599999999999995E-2</v>
       </c>
       <c r="Z16" s="8">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="AA16" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="AB16" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="AC16" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="AD16" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="AE16" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="AF16" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="AG16" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="AH16" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="AI16" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AJ16" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AK16" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AL16" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AM16" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AN16" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AO16" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AP16" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AQ16" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AR16" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AS16" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AT16" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AU16" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AV16" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AW16" s="10"/>
       <c r="AX16" s="10"/>
       <c r="AY16" s="10"/>
       <c r="AZ16" s="10"/>
       <c r="BA16" s="10"/>
       <c r="BB16" s="10"/>
       <c r="BC16" s="10"/>
       <c r="BD16" s="10"/>
       <c r="BE16" s="10"/>
       <c r="BF16" s="9"/>
       <c r="BG16" s="9"/>
     </row>
     <row r="17" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A17" s="40"/>
       <c r="B17" s="24">
         <v>55</v>
       </c>
       <c r="C17" s="11">
-        <v>2.8600000000000004E-2</v>
+        <v>3.0800000000000001E-2</v>
       </c>
       <c r="D17" s="11">
-        <v>3.0100000000000005E-2</v>
+        <v>3.3000000000000002E-2</v>
       </c>
       <c r="E17" s="11">
-        <v>3.1399999999999997E-2</v>
+        <v>3.4299999999999997E-2</v>
       </c>
       <c r="F17" s="11">
-        <v>3.2700000000000007E-2</v>
+        <v>3.6299999999999999E-2</v>
       </c>
       <c r="G17" s="11">
-        <v>3.39E-2</v>
+        <v>3.9E-2</v>
       </c>
       <c r="H17" s="11">
-        <v>3.5200000000000009E-2</v>
+        <v>4.0299999999999996E-2</v>
       </c>
       <c r="I17" s="11">
-        <v>3.6799999999999999E-2</v>
+        <v>4.19E-2</v>
       </c>
       <c r="J17" s="11">
-        <v>3.8500000000000006E-2</v>
+        <v>4.19E-2</v>
       </c>
       <c r="K17" s="11">
-        <v>3.8900000000000004E-2</v>
+        <v>4.19E-2</v>
       </c>
       <c r="L17" s="11">
-        <v>3.9700000000000013E-2</v>
+        <v>4.19E-2</v>
       </c>
       <c r="M17" s="11">
-        <v>4.0100000000000011E-2</v>
+        <v>4.19E-2</v>
       </c>
       <c r="N17" s="11">
-        <v>4.0500000000000008E-2</v>
+        <v>4.19E-2</v>
       </c>
       <c r="O17" s="11">
-        <v>4.1900000000000007E-2</v>
+        <v>4.19E-2</v>
       </c>
       <c r="P17" s="11">
-        <v>4.4899999999999995E-2</v>
+        <v>4.4900000000000002E-2</v>
       </c>
       <c r="Q17" s="11">
-        <v>4.5799999999999993E-2</v>
+        <v>4.58E-2</v>
       </c>
       <c r="R17" s="8">
-        <v>4.8399999999999999E-2</v>
+        <v>4.8400000000000006E-2</v>
       </c>
       <c r="S17" s="8">
-        <v>5.3199999999999997E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="T17" s="8">
-        <v>5.4799999999999988E-2</v>
+        <v>5.4799999999999995E-2</v>
       </c>
       <c r="U17" s="8">
-        <v>5.6399999999999992E-2</v>
+        <v>5.6399999999999999E-2</v>
       </c>
       <c r="V17" s="8">
-        <v>5.7999999999999996E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="W17" s="8">
-        <v>5.9699999999999989E-2</v>
+        <v>5.9699999999999996E-2</v>
       </c>
       <c r="X17" s="8">
-        <v>6.1599999999999988E-2</v>
+        <v>6.1599999999999995E-2</v>
       </c>
       <c r="Y17" s="8">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="Z17" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="AA17" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="AB17" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="AC17" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="AD17" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="AE17" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="AF17" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="AG17" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="AH17" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AI17" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AJ17" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AK17" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AL17" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AM17" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AN17" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AO17" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AP17" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AQ17" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AR17" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AS17" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AT17" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AU17" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AV17" s="10"/>
       <c r="AW17" s="10"/>
       <c r="AX17" s="10"/>
       <c r="AY17" s="10"/>
       <c r="AZ17" s="10"/>
       <c r="BA17" s="10"/>
       <c r="BB17" s="10"/>
       <c r="BC17" s="10"/>
       <c r="BD17" s="10"/>
       <c r="BE17" s="10"/>
       <c r="BF17" s="9"/>
       <c r="BG17" s="9"/>
     </row>
     <row r="18" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A18" s="40"/>
       <c r="B18" s="24">
         <v>56</v>
       </c>
       <c r="C18" s="11">
-        <v>2.9800000000000004E-2</v>
+        <v>3.2000000000000001E-2</v>
       </c>
       <c r="D18" s="11">
-        <v>3.1300000000000008E-2</v>
+        <v>3.4200000000000001E-2</v>
       </c>
       <c r="E18" s="11">
-        <v>3.2600000000000004E-2</v>
+        <v>3.5499999999999997E-2</v>
       </c>
       <c r="F18" s="11">
-        <v>3.39E-2</v>
+        <v>3.7499999999999999E-2</v>
       </c>
       <c r="G18" s="11">
-        <v>3.5100000000000006E-2</v>
+        <v>4.0200000000000007E-2</v>
       </c>
       <c r="H18" s="11">
-        <v>3.6400000000000002E-2</v>
+        <v>4.1500000000000002E-2</v>
       </c>
       <c r="I18" s="11">
-        <v>3.78E-2</v>
+        <v>4.2900000000000001E-2</v>
       </c>
       <c r="J18" s="11">
-        <v>3.9500000000000007E-2</v>
+        <v>4.2900000000000001E-2</v>
       </c>
       <c r="K18" s="11">
-        <v>3.9900000000000005E-2</v>
+        <v>4.2900000000000001E-2</v>
       </c>
       <c r="L18" s="11">
-        <v>4.0800000000000003E-2</v>
+        <v>4.2900000000000001E-2</v>
       </c>
       <c r="M18" s="11">
-        <v>4.1200000000000001E-2</v>
+        <v>4.2900000000000001E-2</v>
       </c>
       <c r="N18" s="11">
-        <v>4.1600000000000012E-2</v>
+        <v>4.2900000000000001E-2</v>
       </c>
       <c r="O18" s="11">
-        <v>4.3100000000000013E-2</v>
+        <v>4.3100000000000006E-2</v>
       </c>
       <c r="P18" s="11">
-        <v>4.6599999999999989E-2</v>
+        <v>4.6599999999999996E-2</v>
       </c>
       <c r="Q18" s="11">
-        <v>4.8399999999999999E-2</v>
+        <v>4.8400000000000006E-2</v>
       </c>
       <c r="R18" s="8">
-        <v>5.3199999999999997E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="S18" s="8">
-        <v>5.4799999999999988E-2</v>
+        <v>5.4799999999999995E-2</v>
       </c>
       <c r="T18" s="8">
-        <v>5.6399999999999992E-2</v>
+        <v>5.6399999999999999E-2</v>
       </c>
       <c r="U18" s="8">
-        <v>5.7999999999999996E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="V18" s="8">
-        <v>5.9699999999999989E-2</v>
+        <v>5.9699999999999996E-2</v>
       </c>
       <c r="W18" s="8">
-        <v>6.1599999999999988E-2</v>
+        <v>6.1599999999999995E-2</v>
       </c>
       <c r="X18" s="8">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="Y18" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="Z18" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="AA18" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="AB18" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="AC18" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="AD18" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="AE18" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="AF18" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="AG18" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AH18" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AI18" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AJ18" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AK18" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AL18" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AM18" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AN18" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AO18" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AP18" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AQ18" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AR18" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AS18" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AT18" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AU18" s="10"/>
       <c r="AV18" s="10"/>
       <c r="AW18" s="10"/>
       <c r="AX18" s="10"/>
       <c r="AY18" s="10"/>
       <c r="AZ18" s="10"/>
       <c r="BA18" s="10"/>
       <c r="BB18" s="10"/>
       <c r="BC18" s="10"/>
       <c r="BD18" s="10"/>
       <c r="BE18" s="10"/>
       <c r="BF18" s="9"/>
       <c r="BG18" s="9"/>
     </row>
     <row r="19" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A19" s="40"/>
       <c r="B19" s="24">
         <v>57</v>
       </c>
       <c r="C19" s="11">
-        <v>3.1000000000000003E-2</v>
+        <v>3.32E-2</v>
       </c>
       <c r="D19" s="11">
-        <v>3.2500000000000001E-2</v>
+        <v>3.5400000000000001E-2</v>
       </c>
       <c r="E19" s="11">
-        <v>3.39E-2</v>
+        <v>3.6799999999999999E-2</v>
       </c>
       <c r="F19" s="11">
-        <v>3.5100000000000006E-2</v>
+        <v>3.8699999999999998E-2</v>
       </c>
       <c r="G19" s="11">
-        <v>3.6299999999999999E-2</v>
+        <v>4.1399999999999999E-2</v>
       </c>
       <c r="H19" s="11">
-        <v>3.7600000000000008E-2</v>
+        <v>4.2700000000000009E-2</v>
       </c>
       <c r="I19" s="11">
-        <v>3.8699999999999998E-2</v>
+        <v>4.3799999999999999E-2</v>
       </c>
       <c r="J19" s="11">
-        <v>4.0600000000000011E-2</v>
+        <v>4.3799999999999999E-2</v>
       </c>
       <c r="K19" s="11">
-        <v>4.0900000000000006E-2</v>
+        <v>4.3799999999999999E-2</v>
       </c>
       <c r="L19" s="11">
-        <v>4.1800000000000004E-2</v>
+        <v>4.3799999999999999E-2</v>
       </c>
       <c r="M19" s="11">
-        <v>4.2200000000000001E-2</v>
+        <v>4.3799999999999999E-2</v>
       </c>
       <c r="N19" s="11">
-        <v>4.2600000000000013E-2</v>
+        <v>4.3799999999999999E-2</v>
       </c>
       <c r="O19" s="11">
-        <v>4.4499999999999998E-2</v>
+        <v>4.4500000000000005E-2</v>
       </c>
       <c r="P19" s="11">
-        <v>4.8499999999999988E-2</v>
+        <v>4.8499999999999995E-2</v>
       </c>
       <c r="Q19" s="11">
-        <v>5.3199999999999997E-2</v>
+        <v>5.3200000000000004E-2</v>
       </c>
       <c r="R19" s="8">
-        <v>5.4799999999999988E-2</v>
+        <v>5.4799999999999995E-2</v>
       </c>
       <c r="S19" s="8">
-        <v>5.6399999999999992E-2</v>
+        <v>5.6399999999999999E-2</v>
       </c>
       <c r="T19" s="8">
-        <v>5.7999999999999996E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="U19" s="8">
-        <v>5.9699999999999989E-2</v>
+        <v>5.9699999999999996E-2</v>
       </c>
       <c r="V19" s="8">
-        <v>6.1599999999999988E-2</v>
+        <v>6.1599999999999995E-2</v>
       </c>
       <c r="W19" s="8">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="X19" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="Y19" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="Z19" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="AA19" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="AB19" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="AC19" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="AD19" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="AE19" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="AF19" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AG19" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AH19" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AI19" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AJ19" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AK19" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AL19" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AM19" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AN19" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AO19" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AP19" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AQ19" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AR19" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AS19" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AT19" s="10"/>
       <c r="AU19" s="10"/>
       <c r="AV19" s="10"/>
       <c r="AW19" s="10"/>
       <c r="AX19" s="10"/>
       <c r="AY19" s="10"/>
       <c r="AZ19" s="10"/>
       <c r="BA19" s="10"/>
       <c r="BB19" s="10"/>
       <c r="BC19" s="10"/>
       <c r="BD19" s="10"/>
       <c r="BE19" s="10"/>
       <c r="BF19" s="9"/>
       <c r="BG19" s="9"/>
     </row>
     <row r="20" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A20" s="40"/>
       <c r="B20" s="24">
         <v>58</v>
       </c>
       <c r="C20" s="11">
-        <v>3.2300000000000009E-2</v>
+        <v>3.4500000000000003E-2</v>
       </c>
       <c r="D20" s="11">
-        <v>3.3700000000000008E-2</v>
+        <v>3.6600000000000001E-2</v>
       </c>
       <c r="E20" s="11">
-        <v>3.5100000000000006E-2</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="F20" s="11">
-        <v>3.6400000000000002E-2</v>
+        <v>0.04</v>
       </c>
       <c r="G20" s="11">
-        <v>3.7600000000000008E-2</v>
+        <v>4.2700000000000009E-2</v>
       </c>
       <c r="H20" s="11">
-        <v>3.8900000000000004E-2</v>
+        <v>4.4000000000000004E-2</v>
       </c>
       <c r="I20" s="11">
-        <v>4.0000000000000008E-2</v>
+        <v>4.5099999999999994E-2</v>
       </c>
       <c r="J20" s="11">
-        <v>4.1700000000000001E-2</v>
+        <v>4.5099999999999994E-2</v>
       </c>
       <c r="K20" s="11">
-        <v>4.2100000000000012E-2</v>
+        <v>4.5099999999999994E-2</v>
       </c>
       <c r="L20" s="11">
-        <v>4.300000000000001E-2</v>
+        <v>4.5099999999999994E-2</v>
       </c>
       <c r="M20" s="11">
-        <v>4.3400000000000008E-2</v>
+        <v>4.5099999999999994E-2</v>
       </c>
       <c r="N20" s="11">
-        <v>4.3800000000000006E-2</v>
+        <v>4.5099999999999994E-2</v>
       </c>
       <c r="O20" s="11">
-        <v>4.5699999999999991E-2</v>
+        <v>4.5699999999999998E-2</v>
       </c>
       <c r="P20" s="11">
-        <v>4.9799999999999997E-2</v>
+        <v>4.9800000000000004E-2</v>
       </c>
       <c r="Q20" s="11">
-        <v>5.4799999999999988E-2</v>
+        <v>5.4799999999999995E-2</v>
       </c>
       <c r="R20" s="8">
-        <v>5.6399999999999992E-2</v>
+        <v>5.6399999999999999E-2</v>
       </c>
       <c r="S20" s="8">
-        <v>5.7999999999999996E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="T20" s="8">
-        <v>5.9699999999999989E-2</v>
+        <v>5.9699999999999996E-2</v>
       </c>
       <c r="U20" s="8">
-        <v>6.1599999999999988E-2</v>
+        <v>6.1599999999999995E-2</v>
       </c>
       <c r="V20" s="8">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="W20" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="X20" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="Y20" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="Z20" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="AA20" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="AB20" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="AC20" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="AD20" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="AE20" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AF20" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AG20" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AH20" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AI20" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AJ20" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AK20" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AL20" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AM20" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AN20" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AO20" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AP20" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AQ20" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AR20" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AS20" s="10"/>
       <c r="AT20" s="10"/>
       <c r="AU20" s="10"/>
       <c r="AV20" s="10"/>
       <c r="AW20" s="10"/>
       <c r="AX20" s="10"/>
       <c r="AY20" s="10"/>
       <c r="AZ20" s="10"/>
       <c r="BA20" s="10"/>
       <c r="BB20" s="10"/>
       <c r="BC20" s="10"/>
       <c r="BD20" s="10"/>
       <c r="BE20" s="10"/>
       <c r="BF20" s="9"/>
       <c r="BG20" s="9"/>
     </row>
     <row r="21" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A21" s="40"/>
       <c r="B21" s="24">
         <v>59</v>
       </c>
       <c r="C21" s="11">
-        <v>3.3500000000000002E-2</v>
+        <v>3.5700000000000003E-2</v>
       </c>
       <c r="D21" s="11">
-        <v>3.5000000000000003E-2</v>
+        <v>3.7900000000000003E-2</v>
       </c>
       <c r="E21" s="11">
-        <v>3.6400000000000002E-2</v>
+        <v>3.9300000000000002E-2</v>
       </c>
       <c r="F21" s="11">
-        <v>3.78E-2</v>
+        <v>4.1399999999999999E-2</v>
       </c>
       <c r="G21" s="11">
-        <v>3.9000000000000007E-2</v>
+        <v>4.4099999999999993E-2</v>
       </c>
       <c r="H21" s="11">
-        <v>4.0500000000000008E-2</v>
+        <v>4.5599999999999995E-2</v>
       </c>
       <c r="I21" s="11">
-        <v>4.1000000000000009E-2</v>
+        <v>4.6099999999999995E-2</v>
       </c>
       <c r="J21" s="11">
-        <v>4.2900000000000008E-2</v>
+        <v>4.6099999999999995E-2</v>
       </c>
       <c r="K21" s="11">
-        <v>4.3300000000000005E-2</v>
+        <v>4.6099999999999995E-2</v>
       </c>
       <c r="L21" s="11">
-        <v>4.4200000000000003E-2</v>
+        <v>4.6099999999999995E-2</v>
       </c>
       <c r="M21" s="11">
-        <v>4.4599999999999987E-2</v>
+        <v>4.6099999999999995E-2</v>
       </c>
       <c r="N21" s="11">
-        <v>4.4999999999999998E-2</v>
+        <v>4.6099999999999995E-2</v>
       </c>
       <c r="O21" s="11">
-        <v>4.6899999999999997E-2</v>
+        <v>4.6900000000000004E-2</v>
       </c>
       <c r="P21" s="11">
-        <v>5.099999999999999E-2</v>
+        <v>5.0999999999999997E-2</v>
       </c>
       <c r="Q21" s="11">
-        <v>5.6399999999999992E-2</v>
+        <v>5.6399999999999999E-2</v>
       </c>
       <c r="R21" s="8">
-        <v>5.7999999999999996E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="S21" s="8">
-        <v>5.9699999999999989E-2</v>
+        <v>5.9699999999999996E-2</v>
       </c>
       <c r="T21" s="8">
-        <v>6.1599999999999988E-2</v>
+        <v>6.1599999999999995E-2</v>
       </c>
       <c r="U21" s="8">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="V21" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="W21" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="X21" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="Y21" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="Z21" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="AA21" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="AB21" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="AC21" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="AD21" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AE21" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AF21" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AG21" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AH21" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AI21" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AJ21" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AK21" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AL21" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AM21" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AN21" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AO21" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AP21" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AQ21" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AR21" s="10"/>
       <c r="AS21" s="10"/>
       <c r="AT21" s="10"/>
       <c r="AU21" s="10"/>
       <c r="AV21" s="10"/>
       <c r="AW21" s="10"/>
       <c r="AX21" s="10"/>
       <c r="AY21" s="10"/>
       <c r="AZ21" s="10"/>
       <c r="BA21" s="10"/>
       <c r="BB21" s="10"/>
       <c r="BC21" s="10"/>
       <c r="BD21" s="10"/>
       <c r="BE21" s="10"/>
       <c r="BF21" s="9"/>
       <c r="BG21" s="9"/>
     </row>
     <row r="22" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A22" s="40"/>
       <c r="B22" s="24">
         <v>60</v>
       </c>
       <c r="C22" s="11">
-        <v>3.4700000000000009E-2</v>
+        <v>3.6900000000000002E-2</v>
       </c>
       <c r="D22" s="11">
-        <v>3.620000000000001E-2</v>
+        <v>3.9100000000000003E-2</v>
       </c>
       <c r="E22" s="11">
-        <v>3.8199999999999998E-2</v>
+        <v>4.1099999999999991E-2</v>
       </c>
       <c r="F22" s="11">
-        <v>3.9500000000000007E-2</v>
+        <v>4.3100000000000006E-2</v>
       </c>
       <c r="G22" s="11">
-        <v>4.1000000000000009E-2</v>
+        <v>4.6099999999999995E-2</v>
       </c>
       <c r="H22" s="11">
-        <v>4.1500000000000009E-2</v>
+        <v>4.6599999999999996E-2</v>
       </c>
       <c r="I22" s="11">
-        <v>4.2700000000000002E-2</v>
+        <v>4.7800000000000002E-2</v>
       </c>
       <c r="J22" s="11">
-        <v>4.4599999999999987E-2</v>
+        <v>4.7800000000000002E-2</v>
       </c>
       <c r="K22" s="11">
-        <v>4.4899999999999995E-2</v>
+        <v>4.7800000000000002E-2</v>
       </c>
       <c r="L22" s="11">
-        <v>4.5899999999999996E-2</v>
+        <v>4.7800000000000002E-2</v>
       </c>
       <c r="M22" s="11">
-        <v>4.6299999999999994E-2</v>
+        <v>4.7800000000000002E-2</v>
       </c>
       <c r="N22" s="11">
-        <v>4.6599999999999989E-2</v>
+        <v>4.7800000000000002E-2</v>
       </c>
       <c r="O22" s="11">
-        <v>4.7999999999999987E-2</v>
+        <v>4.7999999999999994E-2</v>
       </c>
       <c r="P22" s="11">
-        <v>5.2199999999999996E-2</v>
+        <v>5.2200000000000003E-2</v>
       </c>
       <c r="Q22" s="11">
-        <v>5.7999999999999996E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="R22" s="8">
-        <v>5.9699999999999989E-2</v>
+        <v>5.9699999999999996E-2</v>
       </c>
       <c r="S22" s="8">
-        <v>6.1599999999999988E-2</v>
+        <v>6.1599999999999995E-2</v>
       </c>
       <c r="T22" s="8">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="U22" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="V22" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="W22" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="X22" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="Y22" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="Z22" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="AA22" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="AB22" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="AC22" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AD22" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AE22" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AF22" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AG22" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AH22" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AI22" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AJ22" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AK22" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AL22" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AM22" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AN22" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AO22" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AP22" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AQ22" s="10"/>
       <c r="AR22" s="10"/>
       <c r="AS22" s="10"/>
       <c r="AT22" s="10"/>
       <c r="AU22" s="10"/>
       <c r="AV22" s="10"/>
       <c r="AW22" s="10"/>
       <c r="AX22" s="10"/>
       <c r="AY22" s="10"/>
       <c r="AZ22" s="10"/>
       <c r="BA22" s="10"/>
       <c r="BB22" s="10"/>
       <c r="BC22" s="10"/>
       <c r="BD22" s="10"/>
       <c r="BE22" s="10"/>
       <c r="BF22" s="9"/>
       <c r="BG22" s="9"/>
     </row>
     <row r="23" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A23" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B23" s="24">
         <v>61</v>
       </c>
       <c r="C23" s="11">
-        <v>3.5900000000000001E-2</v>
+        <v>3.8100000000000002E-2</v>
       </c>
       <c r="D23" s="11">
-        <v>3.7400000000000003E-2</v>
+        <v>4.0299999999999996E-2</v>
       </c>
       <c r="E23" s="11">
-        <v>3.9400000000000004E-2</v>
+        <v>4.2299999999999997E-2</v>
       </c>
       <c r="F23" s="11">
-        <v>4.0900000000000006E-2</v>
+        <v>4.4500000000000005E-2</v>
       </c>
       <c r="G23" s="11">
-        <v>4.1600000000000012E-2</v>
+        <v>4.6700000000000012E-2</v>
       </c>
       <c r="H23" s="11">
-        <v>4.2300000000000004E-2</v>
+        <v>4.7399999999999991E-2</v>
       </c>
       <c r="I23" s="11">
-        <v>4.3800000000000006E-2</v>
+        <v>4.8899999999999992E-2</v>
       </c>
       <c r="J23" s="11">
-        <v>4.5799999999999993E-2</v>
+        <v>4.8899999999999992E-2</v>
       </c>
       <c r="K23" s="11">
-        <v>4.6099999999999988E-2</v>
+        <v>4.8899999999999992E-2</v>
       </c>
       <c r="L23" s="11">
-        <v>4.7E-2</v>
+        <v>4.8899999999999992E-2</v>
       </c>
       <c r="M23" s="11">
-        <v>4.7399999999999998E-2</v>
+        <v>4.8899999999999992E-2</v>
       </c>
       <c r="N23" s="11">
-        <v>4.7799999999999995E-2</v>
+        <v>4.8899999999999992E-2</v>
       </c>
       <c r="O23" s="11">
-        <v>4.9199999999999994E-2</v>
+        <v>4.9200000000000001E-2</v>
       </c>
       <c r="P23" s="11">
-        <v>5.3499999999999992E-2</v>
+        <v>5.3499999999999999E-2</v>
       </c>
       <c r="Q23" s="11">
-        <v>5.9699999999999989E-2</v>
+        <v>5.9699999999999996E-2</v>
       </c>
       <c r="R23" s="8">
-        <v>6.1599999999999988E-2</v>
+        <v>6.1599999999999995E-2</v>
       </c>
       <c r="S23" s="8">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="T23" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="U23" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="V23" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="W23" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="X23" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="Y23" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="Z23" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="AA23" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="AB23" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AC23" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AD23" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AE23" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AF23" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AG23" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AH23" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AI23" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AJ23" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AK23" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AL23" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AM23" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AN23" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AO23" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AP23" s="10"/>
       <c r="AQ23" s="10"/>
       <c r="AR23" s="10"/>
       <c r="AS23" s="10"/>
       <c r="AT23" s="10"/>
       <c r="AU23" s="10"/>
       <c r="AV23" s="10"/>
       <c r="AW23" s="10"/>
       <c r="AX23" s="10"/>
       <c r="AY23" s="10"/>
       <c r="AZ23" s="10"/>
       <c r="BA23" s="10"/>
       <c r="BB23" s="10"/>
       <c r="BC23" s="10"/>
       <c r="BD23" s="10"/>
       <c r="BE23" s="10"/>
       <c r="BF23" s="9"/>
       <c r="BG23" s="9"/>
     </row>
     <row r="24" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A24" s="40"/>
       <c r="B24" s="24">
         <v>62</v>
       </c>
       <c r="C24" s="11">
-        <v>3.7100000000000008E-2</v>
+        <v>3.9300000000000002E-2</v>
       </c>
       <c r="D24" s="11">
-        <v>3.8699999999999998E-2</v>
+        <v>4.1599999999999991E-2</v>
       </c>
       <c r="E24" s="11">
-        <v>4.0700000000000014E-2</v>
+        <v>4.3600000000000007E-2</v>
       </c>
       <c r="F24" s="11">
-        <v>4.1600000000000012E-2</v>
+        <v>4.5200000000000011E-2</v>
       </c>
       <c r="G24" s="11">
-        <v>4.2400000000000007E-2</v>
+        <v>4.7500000000000007E-2</v>
       </c>
       <c r="H24" s="11">
-        <v>4.3200000000000002E-2</v>
+        <v>4.8300000000000003E-2</v>
       </c>
       <c r="I24" s="11">
-        <v>4.4999999999999998E-2</v>
+        <v>5.0099999999999999E-2</v>
       </c>
       <c r="J24" s="11">
-        <v>4.6899999999999997E-2</v>
+        <v>5.0099999999999999E-2</v>
       </c>
       <c r="K24" s="11">
-        <v>4.7299999999999995E-2</v>
+        <v>5.0099999999999999E-2</v>
       </c>
       <c r="L24" s="11">
-        <v>4.8199999999999993E-2</v>
+        <v>5.0099999999999999E-2</v>
       </c>
       <c r="M24" s="11">
-        <v>4.859999999999999E-2</v>
+        <v>5.0099999999999999E-2</v>
       </c>
       <c r="N24" s="11">
-        <v>4.8999999999999988E-2</v>
+        <v>5.0099999999999999E-2</v>
       </c>
       <c r="O24" s="11">
-        <v>5.04E-2</v>
+        <v>5.0400000000000007E-2</v>
       </c>
       <c r="P24" s="11">
-        <v>5.4799999999999988E-2</v>
+        <v>5.4799999999999995E-2</v>
       </c>
       <c r="Q24" s="11">
-        <v>6.1599999999999988E-2</v>
+        <v>6.1599999999999995E-2</v>
       </c>
       <c r="R24" s="8">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="S24" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="T24" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="U24" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="V24" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="W24" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="X24" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="Y24" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="Z24" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="AA24" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AB24" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AC24" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AD24" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AE24" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AF24" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AG24" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AH24" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AI24" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AJ24" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AK24" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AL24" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AM24" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AN24" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AO24" s="10"/>
       <c r="AP24" s="10"/>
       <c r="AQ24" s="10"/>
       <c r="AR24" s="10"/>
       <c r="AS24" s="10"/>
       <c r="AT24" s="10"/>
       <c r="AU24" s="10"/>
       <c r="AV24" s="10"/>
       <c r="AW24" s="10"/>
       <c r="AX24" s="10"/>
       <c r="AY24" s="10"/>
       <c r="AZ24" s="10"/>
       <c r="BA24" s="10"/>
       <c r="BB24" s="10"/>
       <c r="BC24" s="10"/>
       <c r="BD24" s="10"/>
       <c r="BE24" s="10"/>
       <c r="BF24" s="9"/>
       <c r="BG24" s="9"/>
     </row>
     <row r="25" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A25" s="40"/>
       <c r="B25" s="24">
         <v>63</v>
       </c>
       <c r="C25" s="11">
-        <v>3.8400000000000004E-2</v>
+        <v>4.0600000000000004E-2</v>
       </c>
       <c r="D25" s="11">
-        <v>3.9900000000000005E-2</v>
+        <v>4.2799999999999998E-2</v>
       </c>
       <c r="E25" s="11">
-        <v>4.1500000000000009E-2</v>
+        <v>4.4400000000000002E-2</v>
       </c>
       <c r="F25" s="11">
-        <v>4.250000000000001E-2</v>
+        <v>4.6100000000000009E-2</v>
       </c>
       <c r="G25" s="11">
-        <v>4.3300000000000005E-2</v>
+        <v>4.8399999999999992E-2</v>
       </c>
       <c r="H25" s="11">
-        <v>4.4200000000000003E-2</v>
+        <v>4.9300000000000004E-2</v>
       </c>
       <c r="I25" s="11">
-        <v>4.5799999999999993E-2</v>
+        <v>5.0899999999999994E-2</v>
       </c>
       <c r="J25" s="11">
-        <v>4.7899999999999998E-2</v>
+        <v>5.0899999999999994E-2</v>
       </c>
       <c r="K25" s="11">
-        <v>4.8199999999999993E-2</v>
+        <v>5.0899999999999994E-2</v>
       </c>
       <c r="L25" s="11">
-        <v>4.9199999999999994E-2</v>
+        <v>5.0899999999999994E-2</v>
       </c>
       <c r="M25" s="11">
-        <v>4.9599999999999991E-2</v>
+        <v>5.0899999999999994E-2</v>
       </c>
       <c r="N25" s="11">
-        <v>4.9999999999999989E-2</v>
+        <v>5.0899999999999994E-2</v>
       </c>
       <c r="O25" s="11">
-        <v>5.1899999999999988E-2</v>
+        <v>5.1899999999999995E-2</v>
       </c>
       <c r="P25" s="11">
-        <v>5.6499999999999995E-2</v>
+        <v>5.6500000000000002E-2</v>
       </c>
       <c r="Q25" s="11">
-        <v>6.3699999999999993E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="R25" s="8">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="S25" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="T25" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="U25" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="V25" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="W25" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="X25" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="Y25" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="Z25" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="AA25" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AB25" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AC25" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AD25" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AE25" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AF25" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AG25" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AH25" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AI25" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AJ25" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AK25" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AL25" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AM25" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AN25" s="10"/>
       <c r="AO25" s="10"/>
       <c r="AP25" s="10"/>
       <c r="AQ25" s="10"/>
       <c r="AR25" s="10"/>
       <c r="AS25" s="10"/>
       <c r="AT25" s="10"/>
       <c r="AU25" s="10"/>
       <c r="AV25" s="10"/>
       <c r="AW25" s="10"/>
       <c r="AX25" s="10"/>
       <c r="AY25" s="10"/>
       <c r="AZ25" s="10"/>
       <c r="BA25" s="10"/>
       <c r="BB25" s="10"/>
       <c r="BC25" s="10"/>
       <c r="BD25" s="10"/>
       <c r="BE25" s="10"/>
       <c r="BF25" s="9"/>
       <c r="BG25" s="9"/>
     </row>
     <row r="26" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A26" s="40"/>
       <c r="B26" s="24">
         <v>64</v>
       </c>
       <c r="C26" s="11">
-        <v>3.960000000000001E-2</v>
+        <v>4.1799999999999997E-2</v>
       </c>
       <c r="D26" s="11">
-        <v>4.0700000000000014E-2</v>
+        <v>4.3600000000000007E-2</v>
       </c>
       <c r="E26" s="11">
-        <v>4.2300000000000004E-2</v>
+        <v>4.5199999999999997E-2</v>
       </c>
       <c r="F26" s="11">
-        <v>4.3600000000000014E-2</v>
+        <v>4.7200000000000013E-2</v>
       </c>
       <c r="G26" s="11">
-        <v>4.4400000000000009E-2</v>
+        <v>4.9500000000000009E-2</v>
       </c>
       <c r="H26" s="11">
-        <v>4.5299999999999993E-2</v>
+        <v>5.0399999999999993E-2</v>
       </c>
       <c r="I26" s="11">
-        <v>4.7199999999999992E-2</v>
+        <v>5.2300000000000006E-2</v>
       </c>
       <c r="J26" s="11">
-        <v>4.9299999999999997E-2</v>
+        <v>5.2300000000000006E-2</v>
       </c>
       <c r="K26" s="11">
-        <v>4.9599999999999991E-2</v>
+        <v>5.2300000000000006E-2</v>
       </c>
       <c r="L26" s="11">
-        <v>5.0699999999999995E-2</v>
+        <v>5.2300000000000006E-2</v>
       </c>
       <c r="M26" s="11">
-        <v>5.1099999999999993E-2</v>
+        <v>5.2300000000000006E-2</v>
       </c>
       <c r="N26" s="11">
-        <v>5.1399999999999987E-2</v>
+        <v>5.2300000000000006E-2</v>
       </c>
       <c r="O26" s="11">
-        <v>5.4699999999999999E-2</v>
+        <v>5.4700000000000006E-2</v>
       </c>
       <c r="P26" s="11">
-        <v>5.9299999999999992E-2</v>
+        <v>5.9299999999999999E-2</v>
       </c>
       <c r="Q26" s="11">
         <v>6.7099999999999993E-2</v>
       </c>
       <c r="R26" s="8">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="S26" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="T26" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="U26" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="V26" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="W26" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="X26" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="Y26" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="Z26" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="AA26" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AB26" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AC26" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AD26" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AE26" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AF26" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AG26" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AH26" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AI26" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AJ26" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AK26" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AL26" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AM26" s="10"/>
       <c r="AN26" s="10"/>
       <c r="AO26" s="10"/>
       <c r="AP26" s="10"/>
       <c r="AQ26" s="10"/>
       <c r="AR26" s="10"/>
       <c r="AS26" s="10"/>
       <c r="AT26" s="10"/>
       <c r="AU26" s="10"/>
       <c r="AV26" s="10"/>
       <c r="AW26" s="10"/>
       <c r="AX26" s="10"/>
       <c r="AY26" s="10"/>
       <c r="AZ26" s="10"/>
       <c r="BA26" s="10"/>
       <c r="BB26" s="10"/>
       <c r="BC26" s="10"/>
       <c r="BD26" s="10"/>
       <c r="BE26" s="10"/>
       <c r="BF26" s="9"/>
       <c r="BG26" s="9"/>
     </row>
     <row r="27" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A27" s="40"/>
       <c r="B27" s="24">
         <v>65</v>
       </c>
       <c r="C27" s="11">
-        <v>4.0400000000000005E-2</v>
+        <v>4.2599999999999992E-2</v>
       </c>
       <c r="D27" s="11">
-        <v>4.1600000000000012E-2</v>
+        <v>4.4500000000000005E-2</v>
       </c>
       <c r="E27" s="11">
-        <v>4.3200000000000002E-2</v>
+        <v>4.6099999999999995E-2</v>
       </c>
       <c r="F27" s="11">
-        <v>4.4400000000000009E-2</v>
+        <v>4.8000000000000008E-2</v>
       </c>
       <c r="G27" s="11">
-        <v>4.5499999999999999E-2</v>
+        <v>5.0599999999999999E-2</v>
       </c>
       <c r="H27" s="11">
-        <v>4.6299999999999994E-2</v>
+        <v>5.1399999999999994E-2</v>
       </c>
       <c r="I27" s="11">
-        <v>4.8499999999999988E-2</v>
+        <v>5.3600000000000002E-2</v>
       </c>
       <c r="J27" s="11">
-        <v>5.0199999999999995E-2</v>
+        <v>5.3600000000000002E-2</v>
       </c>
       <c r="K27" s="11">
-        <v>5.0899999999999987E-2</v>
+        <v>5.3600000000000002E-2</v>
       </c>
       <c r="L27" s="11">
-        <v>5.1999999999999991E-2</v>
+        <v>5.3600000000000002E-2</v>
       </c>
       <c r="M27" s="11">
-        <v>5.2399999999999988E-2</v>
+        <v>5.3600000000000002E-2</v>
       </c>
       <c r="N27" s="11">
-        <v>5.28E-2</v>
+        <v>5.3600000000000002E-2</v>
       </c>
       <c r="O27" s="11">
-        <v>5.4999999999999993E-2</v>
+        <v>5.5E-2</v>
       </c>
       <c r="P27" s="11">
-        <v>5.9799999999999992E-2</v>
+        <v>5.9799999999999999E-2</v>
       </c>
       <c r="Q27" s="11">
-        <v>6.8199999999999997E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="R27" s="8">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="S27" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="T27" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="U27" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="V27" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="W27" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="X27" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="Y27" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="Z27" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="AA27" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AB27" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AC27" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AD27" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AE27" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AF27" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AG27" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AH27" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AI27" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AJ27" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AK27" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AL27" s="10"/>
       <c r="AM27" s="10"/>
       <c r="AN27" s="10"/>
@@ -27769,129 +27769,129 @@
       <c r="AP27" s="10"/>
       <c r="AQ27" s="10"/>
       <c r="AR27" s="10"/>
       <c r="AS27" s="10"/>
       <c r="AT27" s="10"/>
       <c r="AU27" s="10"/>
       <c r="AV27" s="10"/>
       <c r="AW27" s="10"/>
       <c r="AX27" s="10"/>
       <c r="AY27" s="10"/>
       <c r="AZ27" s="10"/>
       <c r="BA27" s="10"/>
       <c r="BB27" s="10"/>
       <c r="BC27" s="10"/>
       <c r="BD27" s="10"/>
       <c r="BE27" s="10"/>
       <c r="BF27" s="9"/>
       <c r="BG27" s="9"/>
     </row>
     <row r="28" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A28" s="40"/>
       <c r="B28" s="24">
         <v>66</v>
       </c>
       <c r="C28" s="11">
-        <v>4.1300000000000003E-2</v>
+        <v>4.349999999999999E-2</v>
       </c>
       <c r="D28" s="11">
-        <v>4.2400000000000007E-2</v>
+        <v>4.53E-2</v>
       </c>
       <c r="E28" s="11">
-        <v>4.4000000000000011E-2</v>
+        <v>4.6900000000000004E-2</v>
       </c>
       <c r="F28" s="11">
-        <v>4.5399999999999996E-2</v>
+        <v>4.9000000000000009E-2</v>
       </c>
       <c r="G28" s="11">
-        <v>4.5999999999999999E-2</v>
+        <v>5.11E-2</v>
       </c>
       <c r="H28" s="11">
-        <v>4.7399999999999998E-2</v>
+        <v>5.2500000000000012E-2</v>
       </c>
       <c r="I28" s="11">
-        <v>4.9799999999999997E-2</v>
+        <v>5.4899999999999997E-2</v>
       </c>
       <c r="J28" s="11">
-        <v>5.1599999999999993E-2</v>
+        <v>5.4899999999999997E-2</v>
       </c>
       <c r="K28" s="11">
-        <v>5.2399999999999988E-2</v>
+        <v>5.4899999999999997E-2</v>
       </c>
       <c r="L28" s="11">
-        <v>5.2399999999999988E-2</v>
+        <v>5.4899999999999997E-2</v>
       </c>
       <c r="M28" s="11">
-        <v>5.28E-2</v>
+        <v>5.4899999999999997E-2</v>
       </c>
       <c r="N28" s="11">
-        <v>5.3199999999999997E-2</v>
+        <v>5.4899999999999997E-2</v>
       </c>
       <c r="O28" s="11">
-        <v>5.6599999999999998E-2</v>
+        <v>5.6600000000000004E-2</v>
       </c>
       <c r="P28" s="11">
-        <v>6.1399999999999996E-2</v>
+        <v>6.1400000000000003E-2</v>
       </c>
       <c r="Q28" s="11">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="R28" s="8">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="S28" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="T28" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="U28" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="V28" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="W28" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="X28" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="Y28" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="Z28" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="AA28" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AB28" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AC28" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AD28" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AE28" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AF28" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AG28" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AH28" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AI28" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AJ28" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AK28" s="10"/>
       <c r="AL28" s="10"/>
       <c r="AM28" s="10"/>
@@ -27900,126 +27900,126 @@
       <c r="AP28" s="10"/>
       <c r="AQ28" s="10"/>
       <c r="AR28" s="10"/>
       <c r="AS28" s="10"/>
       <c r="AT28" s="10"/>
       <c r="AU28" s="10"/>
       <c r="AV28" s="10"/>
       <c r="AW28" s="10"/>
       <c r="AX28" s="10"/>
       <c r="AY28" s="10"/>
       <c r="AZ28" s="10"/>
       <c r="BA28" s="10"/>
       <c r="BB28" s="10"/>
       <c r="BC28" s="10"/>
       <c r="BD28" s="10"/>
       <c r="BE28" s="10"/>
       <c r="BF28" s="9"/>
       <c r="BG28" s="9"/>
     </row>
     <row r="29" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A29" s="40"/>
       <c r="B29" s="24">
         <v>67</v>
       </c>
       <c r="C29" s="11">
-        <v>4.2400000000000007E-2</v>
+        <v>4.4599999999999994E-2</v>
       </c>
       <c r="D29" s="11">
-        <v>4.3200000000000002E-2</v>
+        <v>4.6099999999999995E-2</v>
       </c>
       <c r="E29" s="11">
-        <v>4.4799999999999993E-2</v>
+        <v>4.7699999999999999E-2</v>
       </c>
       <c r="F29" s="11">
-        <v>4.6099999999999988E-2</v>
+        <v>4.9700000000000001E-2</v>
       </c>
       <c r="G29" s="11">
-        <v>4.6899999999999997E-2</v>
+        <v>5.2000000000000011E-2</v>
       </c>
       <c r="H29" s="11">
-        <v>4.8299999999999996E-2</v>
+        <v>5.3399999999999996E-2</v>
       </c>
       <c r="I29" s="11">
-        <v>5.1199999999999996E-2</v>
+        <v>5.630000000000001E-2</v>
       </c>
       <c r="J29" s="11">
-        <v>5.2999999999999992E-2</v>
+        <v>5.630000000000001E-2</v>
       </c>
       <c r="K29" s="11">
-        <v>5.3799999999999987E-2</v>
+        <v>5.630000000000001E-2</v>
       </c>
       <c r="L29" s="11">
-        <v>5.3799999999999987E-2</v>
+        <v>5.630000000000001E-2</v>
       </c>
       <c r="M29" s="11">
-        <v>5.4199999999999998E-2</v>
+        <v>5.630000000000001E-2</v>
       </c>
       <c r="N29" s="11">
-        <v>5.4599999999999996E-2</v>
+        <v>5.630000000000001E-2</v>
       </c>
       <c r="O29" s="11">
-        <v>5.8099999999999999E-2</v>
+        <v>5.8100000000000006E-2</v>
       </c>
       <c r="P29" s="11">
         <v>6.3099999999999989E-2</v>
       </c>
       <c r="Q29" s="11">
-        <v>7.2999999999999995E-2</v>
+        <v>7.3000000000000009E-2</v>
       </c>
       <c r="R29" s="8">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="S29" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="T29" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="U29" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="V29" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="W29" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="X29" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="Y29" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="Z29" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="AA29" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AB29" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AC29" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AD29" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AE29" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AF29" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AG29" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AH29" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AI29" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AJ29" s="12"/>
       <c r="AK29" s="12"/>
       <c r="AL29" s="12"/>
@@ -28027,123 +28027,123 @@
       <c r="AN29" s="12"/>
       <c r="AO29" s="12"/>
       <c r="AP29" s="12"/>
       <c r="AQ29" s="12"/>
       <c r="AR29" s="12"/>
       <c r="AS29" s="12"/>
       <c r="AT29" s="12"/>
       <c r="AU29" s="12"/>
       <c r="AV29" s="12"/>
       <c r="AW29" s="12"/>
       <c r="AX29" s="12"/>
       <c r="AY29" s="12"/>
       <c r="AZ29" s="12"/>
       <c r="BA29" s="12"/>
       <c r="BB29" s="12"/>
       <c r="BC29" s="12"/>
       <c r="BD29" s="12"/>
       <c r="BE29" s="12"/>
     </row>
     <row r="30" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A30" s="40"/>
       <c r="B30" s="24">
         <v>68</v>
       </c>
       <c r="C30" s="11">
-        <v>4.3100000000000013E-2</v>
+        <v>4.53E-2</v>
       </c>
       <c r="D30" s="11">
-        <v>4.4000000000000011E-2</v>
+        <v>4.6900000000000004E-2</v>
       </c>
       <c r="E30" s="11">
-        <v>4.5699999999999991E-2</v>
+        <v>4.8599999999999997E-2</v>
       </c>
       <c r="F30" s="11">
-        <v>4.6899999999999997E-2</v>
+        <v>5.050000000000001E-2</v>
       </c>
       <c r="G30" s="11">
-        <v>4.7699999999999992E-2</v>
+        <v>5.2800000000000007E-2</v>
       </c>
       <c r="H30" s="11">
-        <v>4.9699999999999994E-2</v>
+        <v>5.4800000000000008E-2</v>
       </c>
       <c r="I30" s="11">
-        <v>5.2499999999999991E-2</v>
+        <v>5.7600000000000005E-2</v>
       </c>
       <c r="J30" s="11">
-        <v>5.4299999999999987E-2</v>
+        <v>5.7600000000000005E-2</v>
       </c>
       <c r="K30" s="11">
-        <v>5.5599999999999997E-2</v>
+        <v>5.7799999999999997E-2</v>
       </c>
       <c r="L30" s="11">
-        <v>5.5899999999999991E-2</v>
+        <v>5.7799999999999997E-2</v>
       </c>
       <c r="M30" s="11">
-        <v>5.6299999999999989E-2</v>
+        <v>5.7799999999999997E-2</v>
       </c>
       <c r="N30" s="11">
-        <v>5.6699999999999987E-2</v>
+        <v>5.7799999999999997E-2</v>
       </c>
       <c r="O30" s="11">
-        <v>6.0399999999999995E-2</v>
+        <v>6.0400000000000002E-2</v>
       </c>
       <c r="P30" s="11">
-        <v>6.5699999999999995E-2</v>
+        <v>6.5700000000000008E-2</v>
       </c>
       <c r="Q30" s="11">
-        <v>7.6499999999999999E-2</v>
+        <v>7.6500000000000012E-2</v>
       </c>
       <c r="R30" s="8">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="S30" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="T30" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="U30" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="V30" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="W30" s="8">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="X30" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="Y30" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="Z30" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="AA30" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AB30" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AC30" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AD30" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AE30" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AF30" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AG30" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AH30" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AI30" s="12"/>
       <c r="AJ30" s="12"/>
       <c r="AK30" s="12"/>
@@ -28152,120 +28152,120 @@
       <c r="AN30" s="12"/>
       <c r="AO30" s="12"/>
       <c r="AP30" s="12"/>
       <c r="AQ30" s="12"/>
       <c r="AR30" s="12"/>
       <c r="AS30" s="12"/>
       <c r="AT30" s="12"/>
       <c r="AU30" s="12"/>
       <c r="AV30" s="12"/>
       <c r="AW30" s="12"/>
       <c r="AX30" s="12"/>
       <c r="AY30" s="12"/>
       <c r="AZ30" s="12"/>
       <c r="BA30" s="12"/>
       <c r="BB30" s="12"/>
       <c r="BC30" s="12"/>
       <c r="BD30" s="12"/>
       <c r="BE30" s="12"/>
     </row>
     <row r="31" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A31" s="40"/>
       <c r="B31" s="24">
         <v>69</v>
       </c>
       <c r="C31" s="11">
-        <v>4.3900000000000008E-2</v>
+        <v>4.6099999999999995E-2</v>
       </c>
       <c r="D31" s="11">
-        <v>4.4799999999999993E-2</v>
+        <v>4.7699999999999999E-2</v>
       </c>
       <c r="E31" s="11">
-        <v>4.65E-2</v>
+        <v>4.9400000000000006E-2</v>
       </c>
       <c r="F31" s="11">
-        <v>4.7699999999999992E-2</v>
+        <v>5.1300000000000005E-2</v>
       </c>
       <c r="G31" s="11">
-        <v>4.8499999999999988E-2</v>
+        <v>5.3600000000000002E-2</v>
       </c>
       <c r="H31" s="11">
-        <v>5.1199999999999996E-2</v>
+        <v>5.630000000000001E-2</v>
       </c>
       <c r="I31" s="11">
-        <v>5.3399999999999989E-2</v>
+        <v>5.849999999999999E-2</v>
       </c>
       <c r="J31" s="11">
-        <v>5.5199999999999999E-2</v>
+        <v>5.849999999999999E-2</v>
       </c>
       <c r="K31" s="11">
-        <v>5.6999999999999995E-2</v>
+        <v>5.9199999999999996E-2</v>
       </c>
       <c r="L31" s="11">
-        <v>5.7999999999999996E-2</v>
+        <v>5.9500000000000004E-2</v>
       </c>
       <c r="M31" s="11">
-        <v>5.8399999999999994E-2</v>
+        <v>5.9500000000000004E-2</v>
       </c>
       <c r="N31" s="11">
-        <v>5.8799999999999991E-2</v>
+        <v>5.9500000000000004E-2</v>
       </c>
       <c r="O31" s="11">
-        <v>6.2699999999999992E-2</v>
+        <v>6.2700000000000006E-2</v>
       </c>
       <c r="P31" s="11">
         <v>6.8399999999999989E-2</v>
       </c>
       <c r="Q31" s="11">
         <v>8.0399999999999999E-2</v>
       </c>
       <c r="R31" s="8">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="S31" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="T31" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="U31" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="V31" s="8">
-        <v>8.9499999999999996E-2</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="W31" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="X31" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="Y31" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="Z31" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="AA31" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AB31" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AC31" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AD31" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AE31" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AF31" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AG31" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AH31" s="12"/>
       <c r="AI31" s="12"/>
       <c r="AJ31" s="12"/>
@@ -28275,117 +28275,117 @@
       <c r="AN31" s="12"/>
       <c r="AO31" s="12"/>
       <c r="AP31" s="12"/>
       <c r="AQ31" s="12"/>
       <c r="AR31" s="12"/>
       <c r="AS31" s="12"/>
       <c r="AT31" s="12"/>
       <c r="AU31" s="12"/>
       <c r="AV31" s="12"/>
       <c r="AW31" s="12"/>
       <c r="AX31" s="12"/>
       <c r="AY31" s="12"/>
       <c r="AZ31" s="12"/>
       <c r="BA31" s="12"/>
       <c r="BB31" s="12"/>
       <c r="BC31" s="12"/>
       <c r="BD31" s="12"/>
       <c r="BE31" s="12"/>
     </row>
     <row r="32" spans="1:59" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A32" s="40"/>
       <c r="B32" s="24">
         <v>70</v>
       </c>
       <c r="C32" s="11">
-        <v>4.4599999999999987E-2</v>
+        <v>4.6799999999999987E-2</v>
       </c>
       <c r="D32" s="11">
-        <v>4.5699999999999991E-2</v>
+        <v>4.8599999999999997E-2</v>
       </c>
       <c r="E32" s="11">
-        <v>4.7299999999999995E-2</v>
+        <v>5.0200000000000002E-2</v>
       </c>
       <c r="F32" s="11">
-        <v>4.859999999999999E-2</v>
+        <v>5.2200000000000003E-2</v>
       </c>
       <c r="G32" s="11">
-        <v>4.9799999999999997E-2</v>
+        <v>5.4899999999999997E-2</v>
       </c>
       <c r="H32" s="11">
-        <v>5.2499999999999991E-2</v>
+        <v>5.7600000000000005E-2</v>
       </c>
       <c r="I32" s="11">
-        <v>5.439999999999999E-2</v>
+        <v>5.949999999999999E-2</v>
       </c>
       <c r="J32" s="11">
-        <v>5.62E-2</v>
+        <v>5.949999999999999E-2</v>
       </c>
       <c r="K32" s="11">
-        <v>5.779999999999999E-2</v>
+        <v>5.9999999999999991E-2</v>
       </c>
       <c r="L32" s="11">
-        <v>5.9699999999999989E-2</v>
+        <v>6.1199999999999997E-2</v>
       </c>
       <c r="M32" s="11">
-        <v>6.019999999999999E-2</v>
+        <v>6.1199999999999997E-2</v>
       </c>
       <c r="N32" s="11">
-        <v>6.0599999999999987E-2</v>
+        <v>6.1199999999999997E-2</v>
       </c>
       <c r="O32" s="11">
         <v>6.5099999999999991E-2</v>
       </c>
       <c r="P32" s="11">
         <v>6.989999999999999E-2</v>
       </c>
       <c r="Q32" s="11">
         <v>8.4199999999999997E-2</v>
       </c>
       <c r="R32" s="8">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="S32" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="T32" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="U32" s="8">
-        <v>8.9499999999999996E-2</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="V32" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="W32" s="8">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="X32" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="Y32" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="Z32" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="AA32" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AB32" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AC32" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AD32" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AE32" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AF32" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AG32" s="10"/>
       <c r="AH32" s="12"/>
       <c r="AI32" s="12"/>
@@ -28396,114 +28396,114 @@
       <c r="AN32" s="12"/>
       <c r="AO32" s="12"/>
       <c r="AP32" s="12"/>
       <c r="AQ32" s="12"/>
       <c r="AR32" s="12"/>
       <c r="AS32" s="12"/>
       <c r="AT32" s="12"/>
       <c r="AU32" s="12"/>
       <c r="AV32" s="12"/>
       <c r="AW32" s="12"/>
       <c r="AX32" s="12"/>
       <c r="AY32" s="12"/>
       <c r="AZ32" s="12"/>
       <c r="BA32" s="12"/>
       <c r="BB32" s="12"/>
       <c r="BC32" s="12"/>
       <c r="BD32" s="12"/>
       <c r="BE32" s="12"/>
     </row>
     <row r="33" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A33" s="40"/>
       <c r="B33" s="24">
         <v>71</v>
       </c>
       <c r="C33" s="11">
-        <v>4.5499999999999999E-2</v>
+        <v>4.7699999999999999E-2</v>
       </c>
       <c r="D33" s="11">
-        <v>4.6699999999999992E-2</v>
+        <v>4.9599999999999998E-2</v>
       </c>
       <c r="E33" s="11">
-        <v>4.7699999999999992E-2</v>
+        <v>5.0599999999999999E-2</v>
       </c>
       <c r="F33" s="11">
-        <v>4.9099999999999991E-2</v>
+        <v>5.2700000000000004E-2</v>
       </c>
       <c r="G33" s="11">
-        <v>5.0099999999999992E-2</v>
+        <v>5.5199999999999992E-2</v>
       </c>
       <c r="H33" s="11">
-        <v>5.3399999999999989E-2</v>
+        <v>5.849999999999999E-2</v>
       </c>
       <c r="I33" s="11">
-        <v>5.5899999999999991E-2</v>
+        <v>6.0999999999999992E-2</v>
       </c>
       <c r="J33" s="11">
-        <v>5.7099999999999998E-2</v>
+        <v>6.0999999999999992E-2</v>
       </c>
       <c r="K33" s="11">
-        <v>5.8699999999999988E-2</v>
+        <v>6.0999999999999992E-2</v>
       </c>
       <c r="L33" s="11">
-        <v>6.0499999999999998E-2</v>
+        <v>6.2000000000000006E-2</v>
       </c>
       <c r="M33" s="11">
-        <v>6.2299999999999994E-2</v>
+        <v>6.2300000000000001E-2</v>
       </c>
       <c r="N33" s="11">
-        <v>6.2699999999999992E-2</v>
+        <v>6.2700000000000006E-2</v>
       </c>
       <c r="O33" s="11">
         <v>6.7399999999999988E-2</v>
       </c>
       <c r="P33" s="11">
-        <v>7.1199999999999999E-2</v>
+        <v>7.1200000000000013E-2</v>
       </c>
       <c r="Q33" s="11">
-        <v>8.7399999999999992E-2</v>
+        <v>8.7400000000000005E-2</v>
       </c>
       <c r="R33" s="8">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="S33" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="T33" s="8">
-        <v>8.9499999999999996E-2</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="U33" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="V33" s="8">
-        <v>8.7999999999999995E-2</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="W33" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="X33" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="Y33" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="Z33" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AA33" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AB33" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AC33" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AD33" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AE33" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AF33" s="10"/>
       <c r="AG33" s="10"/>
       <c r="AH33" s="12"/>
@@ -28515,111 +28515,111 @@
       <c r="AN33" s="12"/>
       <c r="AO33" s="12"/>
       <c r="AP33" s="12"/>
       <c r="AQ33" s="12"/>
       <c r="AR33" s="12"/>
       <c r="AS33" s="12"/>
       <c r="AT33" s="12"/>
       <c r="AU33" s="12"/>
       <c r="AV33" s="12"/>
       <c r="AW33" s="12"/>
       <c r="AX33" s="12"/>
       <c r="AY33" s="12"/>
       <c r="AZ33" s="12"/>
       <c r="BA33" s="12"/>
       <c r="BB33" s="12"/>
       <c r="BC33" s="12"/>
       <c r="BD33" s="12"/>
       <c r="BE33" s="12"/>
     </row>
     <row r="34" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A34" s="40"/>
       <c r="B34" s="24">
         <v>72</v>
       </c>
       <c r="C34" s="11">
-        <v>4.6299999999999994E-2</v>
+        <v>4.8499999999999995E-2</v>
       </c>
       <c r="D34" s="11">
-        <v>4.7499999999999987E-2</v>
+        <v>5.0399999999999993E-2</v>
       </c>
       <c r="E34" s="11">
-        <v>4.859999999999999E-2</v>
+        <v>5.1499999999999997E-2</v>
       </c>
       <c r="F34" s="11">
-        <v>4.9999999999999989E-2</v>
+        <v>5.3600000000000002E-2</v>
       </c>
       <c r="G34" s="11">
-        <v>5.149999999999999E-2</v>
+        <v>5.6600000000000004E-2</v>
       </c>
       <c r="H34" s="11">
-        <v>5.4199999999999998E-2</v>
+        <v>5.9300000000000012E-2</v>
       </c>
       <c r="I34" s="11">
-        <v>5.7199999999999987E-2</v>
+        <v>6.2299999999999987E-2</v>
       </c>
       <c r="J34" s="11">
-        <v>5.7999999999999996E-2</v>
+        <v>6.2299999999999987E-2</v>
       </c>
       <c r="K34" s="11">
-        <v>6.0399999999999995E-2</v>
+        <v>6.2599999999999989E-2</v>
       </c>
       <c r="L34" s="11">
-        <v>6.1699999999999991E-2</v>
+        <v>6.3200000000000006E-2</v>
       </c>
       <c r="M34" s="11">
-        <v>6.4399999999999999E-2</v>
+        <v>6.4400000000000013E-2</v>
       </c>
       <c r="N34" s="11">
-        <v>6.4899999999999999E-2</v>
+        <v>6.4900000000000013E-2</v>
       </c>
       <c r="O34" s="11">
         <v>6.8599999999999994E-2</v>
       </c>
       <c r="P34" s="11">
         <v>7.2599999999999998E-2</v>
       </c>
       <c r="Q34" s="11">
         <v>9.0999999999999998E-2</v>
       </c>
       <c r="R34" s="8">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="S34" s="8">
-        <v>8.9499999999999996E-2</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="T34" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="U34" s="8">
-        <v>8.7999999999999995E-2</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="V34" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>9.0999999999999998E-2</v>
       </c>
       <c r="W34" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="X34" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="Y34" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="Z34" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AA34" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AB34" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AC34" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AD34" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AE34" s="10"/>
       <c r="AF34" s="10"/>
       <c r="AG34" s="10"/>
@@ -28632,108 +28632,108 @@
       <c r="AN34" s="12"/>
       <c r="AO34" s="12"/>
       <c r="AP34" s="12"/>
       <c r="AQ34" s="12"/>
       <c r="AR34" s="12"/>
       <c r="AS34" s="12"/>
       <c r="AT34" s="12"/>
       <c r="AU34" s="12"/>
       <c r="AV34" s="12"/>
       <c r="AW34" s="12"/>
       <c r="AX34" s="12"/>
       <c r="AY34" s="12"/>
       <c r="AZ34" s="12"/>
       <c r="BA34" s="12"/>
       <c r="BB34" s="12"/>
       <c r="BC34" s="12"/>
       <c r="BD34" s="12"/>
       <c r="BE34" s="12"/>
     </row>
     <row r="35" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A35" s="40"/>
       <c r="B35" s="24">
         <v>73</v>
       </c>
       <c r="C35" s="11">
-        <v>4.7099999999999989E-2</v>
+        <v>4.929999999999999E-2</v>
       </c>
       <c r="D35" s="11">
-        <v>4.8299999999999996E-2</v>
+        <v>5.1200000000000002E-2</v>
       </c>
       <c r="E35" s="11">
-        <v>4.9299999999999997E-2</v>
+        <v>5.2200000000000003E-2</v>
       </c>
       <c r="F35" s="11">
-        <v>5.0599999999999992E-2</v>
+        <v>5.4200000000000005E-2</v>
       </c>
       <c r="G35" s="11">
-        <v>5.2899999999999989E-2</v>
+        <v>5.7999999999999989E-2</v>
       </c>
       <c r="H35" s="11">
-        <v>5.5099999999999996E-2</v>
+        <v>6.0199999999999997E-2</v>
       </c>
       <c r="I35" s="11">
-        <v>5.8099999999999999E-2</v>
+        <v>6.3200000000000006E-2</v>
       </c>
       <c r="J35" s="11">
-        <v>0.06</v>
+        <v>6.3200000000000006E-2</v>
       </c>
       <c r="K35" s="11">
-        <v>6.1499999999999999E-2</v>
+        <v>6.3700000000000007E-2</v>
       </c>
       <c r="L35" s="11">
-        <v>6.2799999999999995E-2</v>
+        <v>6.4299999999999996E-2</v>
       </c>
       <c r="M35" s="11">
         <v>6.5799999999999997E-2</v>
       </c>
       <c r="N35" s="11">
         <v>6.6299999999999998E-2</v>
       </c>
       <c r="O35" s="11">
-        <v>6.9799999999999987E-2</v>
+        <v>6.9800000000000001E-2</v>
       </c>
       <c r="P35" s="11">
         <v>7.3699999999999988E-2</v>
       </c>
       <c r="Q35" s="11">
-        <v>9.0199999999999989E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="R35" s="8">
-        <v>8.9499999999999996E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="S35" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="T35" s="8">
-        <v>8.7999999999999995E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="U35" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="V35" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>9.0200000000000002E-2</v>
       </c>
       <c r="W35" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="X35" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="Y35" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="Z35" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AA35" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AB35" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AC35" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AD35" s="10"/>
       <c r="AE35" s="10"/>
       <c r="AF35" s="10"/>
@@ -28747,108 +28747,108 @@
       <c r="AN35" s="12"/>
       <c r="AO35" s="12"/>
       <c r="AP35" s="12"/>
       <c r="AQ35" s="12"/>
       <c r="AR35" s="12"/>
       <c r="AS35" s="12"/>
       <c r="AT35" s="12"/>
       <c r="AU35" s="12"/>
       <c r="AV35" s="12"/>
       <c r="AW35" s="12"/>
       <c r="AX35" s="12"/>
       <c r="AY35" s="12"/>
       <c r="AZ35" s="12"/>
       <c r="BA35" s="12"/>
       <c r="BB35" s="12"/>
       <c r="BC35" s="12"/>
       <c r="BD35" s="12"/>
       <c r="BE35" s="12"/>
     </row>
     <row r="36" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A36" s="40"/>
       <c r="B36" s="24">
         <v>74</v>
       </c>
       <c r="C36" s="11">
-        <v>4.7899999999999998E-2</v>
+        <v>5.0099999999999999E-2</v>
       </c>
       <c r="D36" s="11">
-        <v>4.9199999999999994E-2</v>
+        <v>5.21E-2</v>
       </c>
       <c r="E36" s="11">
-        <v>5.0599999999999992E-2</v>
+        <v>5.3499999999999999E-2</v>
       </c>
       <c r="F36" s="11">
-        <v>5.2399999999999988E-2</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="G36" s="11">
-        <v>5.4199999999999998E-2</v>
+        <v>5.9300000000000012E-2</v>
       </c>
       <c r="H36" s="11">
-        <v>5.6399999999999992E-2</v>
+        <v>6.1499999999999992E-2</v>
       </c>
       <c r="I36" s="11">
-        <v>6.0099999999999987E-2</v>
+        <v>6.5200000000000008E-2</v>
       </c>
       <c r="J36" s="11">
-        <v>6.1099999999999988E-2</v>
+        <v>6.5200000000000008E-2</v>
       </c>
       <c r="K36" s="11">
-        <v>6.2599999999999989E-2</v>
+        <v>6.5200000000000008E-2</v>
       </c>
       <c r="L36" s="11">
-        <v>6.3999999999999987E-2</v>
+        <v>6.5500000000000003E-2</v>
       </c>
       <c r="M36" s="11">
         <v>6.6299999999999998E-2</v>
       </c>
       <c r="N36" s="11">
-        <v>6.7699999999999996E-2</v>
+        <v>6.770000000000001E-2</v>
       </c>
       <c r="O36" s="11">
-        <v>7.0999999999999994E-2</v>
+        <v>7.1000000000000008E-2</v>
       </c>
       <c r="P36" s="11">
-        <v>7.4999999999999997E-2</v>
+        <v>7.5000000000000011E-2</v>
       </c>
       <c r="Q36" s="11">
         <v>8.9499999999999996E-2</v>
       </c>
       <c r="R36" s="8">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9499999999999996E-2</v>
       </c>
       <c r="S36" s="8">
-        <v>8.7999999999999995E-2</v>
+        <v>8.9499999999999996E-2</v>
       </c>
       <c r="T36" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.9499999999999996E-2</v>
       </c>
       <c r="U36" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.9499999999999996E-2</v>
       </c>
       <c r="V36" s="8">
-        <v>8.6699999999999999E-2</v>
+        <v>8.9499999999999996E-2</v>
       </c>
       <c r="W36" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="X36" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="Y36" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="Z36" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AA36" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AB36" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AC36" s="10"/>
       <c r="AD36" s="10"/>
       <c r="AE36" s="10"/>
       <c r="AF36" s="10"/>
       <c r="AG36" s="10"/>
       <c r="AH36" s="12"/>
@@ -28860,108 +28860,108 @@
       <c r="AN36" s="12"/>
       <c r="AO36" s="12"/>
       <c r="AP36" s="12"/>
       <c r="AQ36" s="12"/>
       <c r="AR36" s="12"/>
       <c r="AS36" s="12"/>
       <c r="AT36" s="12"/>
       <c r="AU36" s="12"/>
       <c r="AV36" s="12"/>
       <c r="AW36" s="12"/>
       <c r="AX36" s="12"/>
       <c r="AY36" s="12"/>
       <c r="AZ36" s="12"/>
       <c r="BA36" s="12"/>
       <c r="BB36" s="12"/>
       <c r="BC36" s="12"/>
       <c r="BD36" s="12"/>
       <c r="BE36" s="12"/>
     </row>
     <row r="37" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A37" s="40"/>
       <c r="B37" s="24">
         <v>75</v>
       </c>
       <c r="C37" s="11">
-        <v>4.8699999999999993E-2</v>
+        <v>5.0899999999999994E-2</v>
       </c>
       <c r="D37" s="11">
-        <v>5.0499999999999989E-2</v>
+        <v>5.3399999999999996E-2</v>
       </c>
       <c r="E37" s="11">
-        <v>5.1899999999999988E-2</v>
+        <v>5.4799999999999995E-2</v>
       </c>
       <c r="F37" s="11">
-        <v>5.389999999999999E-2</v>
+        <v>5.7500000000000002E-2</v>
       </c>
       <c r="G37" s="11">
-        <v>5.4999999999999993E-2</v>
+        <v>6.0100000000000008E-2</v>
       </c>
       <c r="H37" s="11">
-        <v>5.779999999999999E-2</v>
+        <v>6.2900000000000011E-2</v>
       </c>
       <c r="I37" s="11">
-        <v>6.1199999999999991E-2</v>
+        <v>6.6299999999999998E-2</v>
       </c>
       <c r="J37" s="11">
-        <v>6.2599999999999989E-2</v>
+        <v>6.6299999999999998E-2</v>
       </c>
       <c r="K37" s="11">
-        <v>6.3699999999999993E-2</v>
+        <v>6.6299999999999998E-2</v>
       </c>
       <c r="L37" s="11">
-        <v>6.4999999999999988E-2</v>
+        <v>6.6500000000000004E-2</v>
       </c>
       <c r="M37" s="11">
         <v>6.6599999999999993E-2</v>
       </c>
       <c r="N37" s="11">
-        <v>6.8999999999999992E-2</v>
+        <v>6.9000000000000006E-2</v>
       </c>
       <c r="O37" s="11">
-        <v>7.22E-2</v>
+        <v>7.2200000000000014E-2</v>
       </c>
       <c r="P37" s="11">
-        <v>7.6099999999999987E-2</v>
+        <v>7.6100000000000001E-2</v>
       </c>
       <c r="Q37" s="11">
-        <v>8.9199999999999988E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="R37" s="8">
-        <v>8.7999999999999995E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="S37" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="T37" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="U37" s="8">
-        <v>8.6699999999999999E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="V37" s="8">
-        <v>8.6999999999999994E-2</v>
+        <v>8.9200000000000002E-2</v>
       </c>
       <c r="W37" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="X37" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="Y37" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="Z37" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AA37" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AB37" s="10"/>
       <c r="AC37" s="10"/>
       <c r="AD37" s="10"/>
       <c r="AE37" s="10"/>
       <c r="AF37" s="10"/>
       <c r="AG37" s="10"/>
       <c r="AH37" s="12"/>
       <c r="AI37" s="12"/>
       <c r="AJ37" s="12"/>
@@ -28971,108 +28971,108 @@
       <c r="AN37" s="12"/>
       <c r="AO37" s="12"/>
       <c r="AP37" s="12"/>
       <c r="AQ37" s="12"/>
       <c r="AR37" s="12"/>
       <c r="AS37" s="12"/>
       <c r="AT37" s="12"/>
       <c r="AU37" s="12"/>
       <c r="AV37" s="12"/>
       <c r="AW37" s="12"/>
       <c r="AX37" s="12"/>
       <c r="AY37" s="12"/>
       <c r="AZ37" s="12"/>
       <c r="BA37" s="12"/>
       <c r="BB37" s="12"/>
       <c r="BC37" s="12"/>
       <c r="BD37" s="12"/>
       <c r="BE37" s="12"/>
     </row>
     <row r="38" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A38" s="40"/>
       <c r="B38" s="24">
         <v>76</v>
       </c>
       <c r="C38" s="11">
-        <v>4.9399999999999999E-2</v>
+        <v>5.16E-2</v>
       </c>
       <c r="D38" s="11">
-        <v>5.1799999999999999E-2</v>
+        <v>5.4700000000000006E-2</v>
       </c>
       <c r="E38" s="11">
-        <v>5.3999999999999992E-2</v>
+        <v>5.6899999999999999E-2</v>
       </c>
       <c r="F38" s="11">
-        <v>5.489999999999999E-2</v>
+        <v>5.8500000000000003E-2</v>
       </c>
       <c r="G38" s="11">
-        <v>5.5499999999999994E-2</v>
+        <v>6.0600000000000008E-2</v>
       </c>
       <c r="H38" s="11">
-        <v>5.8999999999999997E-2</v>
+        <v>6.4100000000000018E-2</v>
       </c>
       <c r="I38" s="11">
-        <v>6.2299999999999994E-2</v>
+        <v>6.7400000000000015E-2</v>
       </c>
       <c r="J38" s="11">
-        <v>6.3799999999999996E-2</v>
+        <v>6.7400000000000015E-2</v>
       </c>
       <c r="K38" s="11">
-        <v>6.4799999999999996E-2</v>
+        <v>6.7400000000000015E-2</v>
       </c>
       <c r="L38" s="11">
-        <v>6.6299999999999998E-2</v>
+        <v>6.7799999999999999E-2</v>
       </c>
       <c r="M38" s="11">
-        <v>6.7699999999999996E-2</v>
+        <v>6.7799999999999999E-2</v>
       </c>
       <c r="N38" s="11">
         <v>7.039999999999999E-2</v>
       </c>
       <c r="O38" s="11">
         <v>7.3399999999999993E-2</v>
       </c>
       <c r="P38" s="11">
-        <v>7.7299999999999994E-2</v>
+        <v>7.7300000000000008E-2</v>
       </c>
       <c r="Q38" s="11">
         <v>8.7999999999999995E-2</v>
       </c>
       <c r="R38" s="8">
-        <v>8.6899999999999991E-2</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="S38" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="T38" s="8">
-        <v>8.6699999999999999E-2</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="U38" s="8">
-        <v>8.6999999999999994E-2</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="V38" s="8">
-        <v>8.6999999999999994E-2</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="W38" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="X38" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="Y38" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="Z38" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="AA38" s="10"/>
       <c r="AB38" s="10"/>
       <c r="AC38" s="10"/>
       <c r="AD38" s="10"/>
       <c r="AE38" s="10"/>
       <c r="AF38" s="10"/>
       <c r="AG38" s="10"/>
       <c r="AH38" s="12"/>
       <c r="AI38" s="12"/>
       <c r="AJ38" s="12"/>
       <c r="AK38" s="12"/>
       <c r="AL38" s="12"/>
@@ -29080,99 +29080,99 @@
       <c r="AN38" s="12"/>
       <c r="AO38" s="12"/>
       <c r="AP38" s="12"/>
       <c r="AQ38" s="12"/>
       <c r="AR38" s="12"/>
       <c r="AS38" s="12"/>
       <c r="AT38" s="12"/>
       <c r="AU38" s="12"/>
       <c r="AV38" s="12"/>
       <c r="AW38" s="12"/>
       <c r="AX38" s="12"/>
       <c r="AY38" s="12"/>
       <c r="AZ38" s="12"/>
       <c r="BA38" s="12"/>
       <c r="BB38" s="12"/>
       <c r="BC38" s="12"/>
       <c r="BD38" s="12"/>
       <c r="BE38" s="12"/>
     </row>
     <row r="39" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A39" s="40"/>
       <c r="B39" s="24">
         <v>77</v>
       </c>
       <c r="C39" s="11">
-        <v>5.1399999999999987E-2</v>
+        <v>5.3599999999999988E-2</v>
       </c>
       <c r="D39" s="11">
-        <v>5.389999999999999E-2</v>
+        <v>5.6799999999999996E-2</v>
       </c>
       <c r="E39" s="11">
-        <v>5.4999999999999993E-2</v>
+        <v>5.79E-2</v>
       </c>
       <c r="F39" s="11">
-        <v>5.5899999999999991E-2</v>
+        <v>5.9500000000000004E-2</v>
       </c>
       <c r="G39" s="11">
-        <v>5.6899999999999992E-2</v>
+        <v>6.1999999999999993E-2</v>
       </c>
       <c r="H39" s="11">
-        <v>6.0399999999999995E-2</v>
+        <v>6.5500000000000003E-2</v>
       </c>
       <c r="I39" s="11">
-        <v>6.3399999999999998E-2</v>
+        <v>6.8500000000000005E-2</v>
       </c>
       <c r="J39" s="11">
-        <v>6.4799999999999996E-2</v>
+        <v>6.8500000000000005E-2</v>
       </c>
       <c r="K39" s="11">
-        <v>6.5999999999999989E-2</v>
+        <v>6.8500000000000005E-2</v>
       </c>
       <c r="L39" s="11">
-        <v>6.7399999999999988E-2</v>
+        <v>6.8899999999999989E-2</v>
       </c>
       <c r="M39" s="11">
-        <v>6.8999999999999992E-2</v>
+        <v>6.9000000000000006E-2</v>
       </c>
       <c r="N39" s="11">
         <v>7.1899999999999992E-2</v>
       </c>
       <c r="O39" s="11">
         <v>7.4699999999999989E-2</v>
       </c>
       <c r="P39" s="11">
-        <v>7.7499999999999999E-2</v>
+        <v>7.7500000000000013E-2</v>
       </c>
       <c r="Q39" s="11">
-        <v>8.6899999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="R39" s="8">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="S39" s="8">
-        <v>8.6699999999999999E-2</v>
+        <v>8.6900000000000005E-2</v>
       </c>
       <c r="T39" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="U39" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="V39" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="W39" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="X39" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="Y39" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="Z39" s="10"/>
       <c r="AA39" s="10"/>
       <c r="AB39" s="10"/>
       <c r="AC39" s="10"/>
       <c r="AD39" s="10"/>
       <c r="AE39" s="10"/>
@@ -29187,93 +29187,93 @@
       <c r="AN39" s="12"/>
       <c r="AO39" s="12"/>
       <c r="AP39" s="12"/>
       <c r="AQ39" s="12"/>
       <c r="AR39" s="12"/>
       <c r="AS39" s="12"/>
       <c r="AT39" s="12"/>
       <c r="AU39" s="12"/>
       <c r="AV39" s="12"/>
       <c r="AW39" s="12"/>
       <c r="AX39" s="12"/>
       <c r="AY39" s="12"/>
       <c r="AZ39" s="12"/>
       <c r="BA39" s="12"/>
       <c r="BB39" s="12"/>
       <c r="BC39" s="12"/>
       <c r="BD39" s="12"/>
       <c r="BE39" s="12"/>
     </row>
     <row r="40" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A40" s="40"/>
       <c r="B40" s="24">
         <v>78</v>
       </c>
       <c r="C40" s="11">
-        <v>5.3399999999999989E-2</v>
+        <v>5.559999999999999E-2</v>
       </c>
       <c r="D40" s="11">
-        <v>5.489999999999999E-2</v>
+        <v>5.7799999999999997E-2</v>
       </c>
       <c r="E40" s="11">
-        <v>5.5999999999999994E-2</v>
+        <v>5.8900000000000001E-2</v>
       </c>
       <c r="F40" s="11">
-        <v>5.6999999999999995E-2</v>
+        <v>6.0600000000000008E-2</v>
       </c>
       <c r="G40" s="11">
-        <v>5.8199999999999988E-2</v>
+        <v>6.3299999999999995E-2</v>
       </c>
       <c r="H40" s="11">
-        <v>6.1799999999999994E-2</v>
+        <v>6.6900000000000015E-2</v>
       </c>
       <c r="I40" s="11">
-        <v>6.4499999999999988E-2</v>
+        <v>6.9599999999999995E-2</v>
       </c>
       <c r="J40" s="11">
-        <v>6.6099999999999992E-2</v>
+        <v>6.9599999999999995E-2</v>
       </c>
       <c r="K40" s="11">
-        <v>6.7199999999999996E-2</v>
+        <v>6.9599999999999995E-2</v>
       </c>
       <c r="L40" s="11">
-        <v>6.8899999999999989E-2</v>
+        <v>7.039999999999999E-2</v>
       </c>
       <c r="M40" s="11">
-        <v>7.0499999999999993E-2</v>
+        <v>7.0500000000000007E-2</v>
       </c>
       <c r="N40" s="11">
         <v>7.3399999999999993E-2</v>
       </c>
       <c r="O40" s="11">
-        <v>7.5499999999999998E-2</v>
+        <v>7.5500000000000012E-2</v>
       </c>
       <c r="P40" s="11">
-        <v>7.8299999999999995E-2</v>
+        <v>7.8300000000000008E-2</v>
       </c>
       <c r="Q40" s="11">
-        <v>8.6399999999999991E-2</v>
+        <v>8.6400000000000005E-2</v>
       </c>
       <c r="R40" s="8">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="S40" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="T40" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="U40" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="V40" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="W40" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="X40" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="Y40" s="10"/>
       <c r="Z40" s="10"/>
       <c r="AA40" s="10"/>
@@ -29292,87 +29292,87 @@
       <c r="AN40" s="12"/>
       <c r="AO40" s="12"/>
       <c r="AP40" s="12"/>
       <c r="AQ40" s="12"/>
       <c r="AR40" s="12"/>
       <c r="AS40" s="12"/>
       <c r="AT40" s="12"/>
       <c r="AU40" s="12"/>
       <c r="AV40" s="12"/>
       <c r="AW40" s="12"/>
       <c r="AX40" s="12"/>
       <c r="AY40" s="12"/>
       <c r="AZ40" s="12"/>
       <c r="BA40" s="12"/>
       <c r="BB40" s="12"/>
       <c r="BC40" s="12"/>
       <c r="BD40" s="12"/>
       <c r="BE40" s="12"/>
     </row>
     <row r="41" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A41" s="40"/>
       <c r="B41" s="24">
         <v>79</v>
       </c>
       <c r="C41" s="11">
-        <v>5.439999999999999E-2</v>
+        <v>5.6599999999999991E-2</v>
       </c>
       <c r="D41" s="11">
-        <v>5.5899999999999991E-2</v>
+        <v>5.8799999999999998E-2</v>
       </c>
       <c r="E41" s="11">
-        <v>5.6999999999999995E-2</v>
+        <v>5.9900000000000002E-2</v>
       </c>
       <c r="F41" s="11">
-        <v>5.7999999999999996E-2</v>
+        <v>6.1600000000000009E-2</v>
       </c>
       <c r="G41" s="11">
-        <v>5.9499999999999997E-2</v>
+        <v>6.4600000000000019E-2</v>
       </c>
       <c r="H41" s="11">
-        <v>6.3099999999999989E-2</v>
+        <v>6.8200000000000011E-2</v>
       </c>
       <c r="I41" s="11">
-        <v>6.5599999999999992E-2</v>
+        <v>7.0700000000000013E-2</v>
       </c>
       <c r="J41" s="11">
-        <v>6.7099999999999993E-2</v>
+        <v>7.0700000000000013E-2</v>
       </c>
       <c r="K41" s="11">
-        <v>6.83E-2</v>
+        <v>7.0700000000000013E-2</v>
       </c>
       <c r="L41" s="11">
-        <v>6.989999999999999E-2</v>
+        <v>7.1399999999999991E-2</v>
       </c>
       <c r="M41" s="11">
         <v>7.1599999999999997E-2</v>
       </c>
       <c r="N41" s="11">
         <v>7.3399999999999993E-2</v>
       </c>
       <c r="O41" s="11">
-        <v>7.6099999999999987E-2</v>
+        <v>7.6100000000000001E-2</v>
       </c>
       <c r="P41" s="11">
         <v>7.8899999999999998E-2</v>
       </c>
       <c r="Q41" s="11">
         <v>8.6699999999999999E-2</v>
       </c>
       <c r="R41" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="S41" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="T41" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="U41" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="V41" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="W41" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
@@ -29395,90 +29395,90 @@
       <c r="AN41" s="12"/>
       <c r="AO41" s="12"/>
       <c r="AP41" s="12"/>
       <c r="AQ41" s="12"/>
       <c r="AR41" s="12"/>
       <c r="AS41" s="12"/>
       <c r="AT41" s="12"/>
       <c r="AU41" s="12"/>
       <c r="AV41" s="12"/>
       <c r="AW41" s="12"/>
       <c r="AX41" s="12"/>
       <c r="AY41" s="12"/>
       <c r="AZ41" s="12"/>
       <c r="BA41" s="12"/>
       <c r="BB41" s="12"/>
       <c r="BC41" s="12"/>
       <c r="BD41" s="12"/>
       <c r="BE41" s="12"/>
     </row>
     <row r="42" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A42" s="40"/>
       <c r="B42" s="24">
         <v>80</v>
       </c>
       <c r="C42" s="11">
-        <v>5.5399999999999991E-2</v>
+        <v>5.7599999999999991E-2</v>
       </c>
       <c r="D42" s="11">
-        <v>5.6899999999999992E-2</v>
+        <v>5.9799999999999999E-2</v>
       </c>
       <c r="E42" s="11">
-        <v>5.7999999999999996E-2</v>
+        <v>6.0900000000000003E-2</v>
       </c>
       <c r="F42" s="11">
-        <v>5.8999999999999997E-2</v>
+        <v>6.2600000000000017E-2</v>
       </c>
       <c r="G42" s="11">
-        <v>6.0799999999999993E-2</v>
+        <v>6.5900000000000014E-2</v>
       </c>
       <c r="H42" s="11">
-        <v>6.4499999999999988E-2</v>
+        <v>6.9599999999999995E-2</v>
       </c>
       <c r="I42" s="11">
-        <v>6.6599999999999993E-2</v>
+        <v>7.1700000000000014E-2</v>
       </c>
       <c r="J42" s="11">
-        <v>6.83E-2</v>
+        <v>7.1700000000000014E-2</v>
       </c>
       <c r="K42" s="11">
-        <v>6.9299999999999987E-2</v>
+        <v>7.1700000000000014E-2</v>
       </c>
       <c r="L42" s="11">
-        <v>7.0999999999999994E-2</v>
+        <v>7.2500000000000009E-2</v>
       </c>
       <c r="M42" s="11">
-        <v>7.17E-2</v>
+        <v>7.2500000000000009E-2</v>
       </c>
       <c r="N42" s="11">
         <v>7.3399999999999993E-2</v>
       </c>
       <c r="O42" s="11">
         <v>7.6899999999999996E-2</v>
       </c>
       <c r="P42" s="11">
-        <v>7.959999999999999E-2</v>
+        <v>7.9600000000000004E-2</v>
       </c>
       <c r="Q42" s="11">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="R42" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="S42" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="T42" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="U42" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="V42" s="8">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="W42" s="10"/>
       <c r="X42" s="10"/>
       <c r="Y42" s="10"/>
       <c r="Z42" s="10"/>
       <c r="AA42" s="10"/>
       <c r="AB42" s="10"/>
@@ -29497,87 +29497,87 @@
       <c r="AO42" s="12"/>
       <c r="AP42" s="12"/>
       <c r="AQ42" s="12"/>
       <c r="AR42" s="12"/>
       <c r="AS42" s="12"/>
       <c r="AT42" s="12"/>
       <c r="AU42" s="12"/>
       <c r="AV42" s="12"/>
       <c r="AW42" s="12"/>
       <c r="AX42" s="12"/>
       <c r="AY42" s="12"/>
       <c r="AZ42" s="12"/>
       <c r="BA42" s="12"/>
       <c r="BB42" s="12"/>
       <c r="BC42" s="12"/>
       <c r="BD42" s="12"/>
       <c r="BE42" s="12"/>
     </row>
     <row r="43" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A43" s="40"/>
       <c r="B43" s="24">
         <f>B42+1</f>
         <v>81</v>
       </c>
       <c r="C43" s="13">
-        <v>5.6899999999999992E-2</v>
+        <v>5.9799999999999999E-2</v>
       </c>
       <c r="D43" s="13">
-        <v>5.7999999999999996E-2</v>
+        <v>6.0900000000000003E-2</v>
       </c>
       <c r="E43" s="13">
-        <v>5.8999999999999997E-2</v>
+        <v>6.2600000000000017E-2</v>
       </c>
       <c r="F43" s="13">
-        <v>6.0799999999999993E-2</v>
+        <v>6.5900000000000014E-2</v>
       </c>
       <c r="G43" s="13">
-        <v>6.4499999999999988E-2</v>
+        <v>6.9599999999999995E-2</v>
       </c>
       <c r="H43" s="13">
-        <v>6.6599999999999993E-2</v>
+        <v>7.1700000000000014E-2</v>
       </c>
       <c r="I43" s="13">
-        <v>6.83E-2</v>
+        <v>7.1700000000000014E-2</v>
       </c>
       <c r="J43" s="13">
-        <v>6.9299999999999987E-2</v>
+        <v>7.1700000000000014E-2</v>
       </c>
       <c r="K43" s="13">
-        <v>7.0999999999999994E-2</v>
+        <v>7.2500000000000009E-2</v>
       </c>
       <c r="L43" s="13">
-        <v>7.17E-2</v>
+        <v>7.2500000000000009E-2</v>
       </c>
       <c r="M43" s="13">
         <v>7.3399999999999993E-2</v>
       </c>
       <c r="N43" s="13">
         <v>7.6899999999999996E-2</v>
       </c>
       <c r="O43" s="13">
-        <v>7.959999999999999E-2</v>
+        <v>7.9600000000000004E-2</v>
       </c>
       <c r="P43" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="Q43" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="R43" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="S43" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="T43" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="U43" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="V43" s="12"/>
       <c r="W43" s="12"/>
       <c r="X43" s="12"/>
       <c r="Y43" s="14"/>
       <c r="Z43" s="12"/>
       <c r="AA43" s="15"/>
@@ -29597,84 +29597,84 @@
       <c r="AO43" s="12"/>
       <c r="AP43" s="12"/>
       <c r="AQ43" s="12"/>
       <c r="AR43" s="12"/>
       <c r="AS43" s="12"/>
       <c r="AT43" s="12"/>
       <c r="AU43" s="12"/>
       <c r="AV43" s="12"/>
       <c r="AW43" s="12"/>
       <c r="AX43" s="12"/>
       <c r="AY43" s="12"/>
       <c r="AZ43" s="12"/>
       <c r="BA43" s="12"/>
       <c r="BB43" s="12"/>
       <c r="BC43" s="12"/>
       <c r="BD43" s="12"/>
       <c r="BE43" s="12"/>
     </row>
     <row r="44" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A44" s="40"/>
       <c r="B44" s="24">
         <f>B43+1</f>
         <v>82</v>
       </c>
       <c r="C44" s="13">
-        <v>5.7999999999999996E-2</v>
+        <v>6.0900000000000003E-2</v>
       </c>
       <c r="D44" s="13">
-        <v>5.8999999999999997E-2</v>
+        <v>6.2600000000000017E-2</v>
       </c>
       <c r="E44" s="13">
-        <v>6.0799999999999993E-2</v>
+        <v>6.5900000000000014E-2</v>
       </c>
       <c r="F44" s="13">
-        <v>6.4499999999999988E-2</v>
+        <v>6.9599999999999995E-2</v>
       </c>
       <c r="G44" s="13">
-        <v>6.6599999999999993E-2</v>
+        <v>7.1700000000000014E-2</v>
       </c>
       <c r="H44" s="13">
-        <v>6.83E-2</v>
+        <v>7.1700000000000014E-2</v>
       </c>
       <c r="I44" s="13">
-        <v>6.9299999999999987E-2</v>
+        <v>7.1700000000000014E-2</v>
       </c>
       <c r="J44" s="13">
-        <v>7.0999999999999994E-2</v>
+        <v>7.2500000000000009E-2</v>
       </c>
       <c r="K44" s="13">
-        <v>7.17E-2</v>
+        <v>7.2500000000000009E-2</v>
       </c>
       <c r="L44" s="13">
         <v>7.3399999999999993E-2</v>
       </c>
       <c r="M44" s="13">
         <v>7.6899999999999996E-2</v>
       </c>
       <c r="N44" s="13">
-        <v>7.959999999999999E-2</v>
+        <v>7.9600000000000004E-2</v>
       </c>
       <c r="O44" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="P44" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="Q44" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="R44" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="S44" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="T44" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="U44" s="12"/>
       <c r="V44" s="12"/>
       <c r="W44" s="12"/>
       <c r="X44" s="12"/>
       <c r="Y44" s="14"/>
       <c r="Z44" s="12"/>
@@ -29695,81 +29695,81 @@
       <c r="AO44" s="12"/>
       <c r="AP44" s="12"/>
       <c r="AQ44" s="12"/>
       <c r="AR44" s="12"/>
       <c r="AS44" s="12"/>
       <c r="AT44" s="12"/>
       <c r="AU44" s="12"/>
       <c r="AV44" s="12"/>
       <c r="AW44" s="12"/>
       <c r="AX44" s="12"/>
       <c r="AY44" s="12"/>
       <c r="AZ44" s="12"/>
       <c r="BA44" s="12"/>
       <c r="BB44" s="12"/>
       <c r="BC44" s="12"/>
       <c r="BD44" s="12"/>
       <c r="BE44" s="12"/>
     </row>
     <row r="45" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A45" s="40"/>
       <c r="B45" s="24">
         <f>B44+1</f>
         <v>83</v>
       </c>
       <c r="C45" s="13">
-        <v>5.8999999999999997E-2</v>
+        <v>6.2600000000000017E-2</v>
       </c>
       <c r="D45" s="13">
-        <v>6.0799999999999993E-2</v>
+        <v>6.5900000000000014E-2</v>
       </c>
       <c r="E45" s="13">
-        <v>6.4499999999999988E-2</v>
+        <v>6.9599999999999995E-2</v>
       </c>
       <c r="F45" s="13">
-        <v>6.6599999999999993E-2</v>
+        <v>7.1700000000000014E-2</v>
       </c>
       <c r="G45" s="13">
-        <v>6.83E-2</v>
+        <v>7.1700000000000014E-2</v>
       </c>
       <c r="H45" s="13">
-        <v>6.9299999999999987E-2</v>
+        <v>7.1700000000000014E-2</v>
       </c>
       <c r="I45" s="13">
-        <v>7.0999999999999994E-2</v>
+        <v>7.2500000000000009E-2</v>
       </c>
       <c r="J45" s="13">
-        <v>7.17E-2</v>
+        <v>7.2500000000000009E-2</v>
       </c>
       <c r="K45" s="13">
         <v>7.3399999999999993E-2</v>
       </c>
       <c r="L45" s="13">
         <v>7.6899999999999996E-2</v>
       </c>
       <c r="M45" s="13">
-        <v>7.959999999999999E-2</v>
+        <v>7.9600000000000004E-2</v>
       </c>
       <c r="N45" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="O45" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="P45" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="Q45" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="R45" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="S45" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="T45" s="12"/>
       <c r="U45" s="12"/>
       <c r="V45" s="12"/>
       <c r="W45" s="12"/>
       <c r="X45" s="12"/>
       <c r="Y45" s="14"/>
@@ -29791,78 +29791,78 @@
       <c r="AO45" s="12"/>
       <c r="AP45" s="12"/>
       <c r="AQ45" s="12"/>
       <c r="AR45" s="12"/>
       <c r="AS45" s="12"/>
       <c r="AT45" s="12"/>
       <c r="AU45" s="12"/>
       <c r="AV45" s="12"/>
       <c r="AW45" s="12"/>
       <c r="AX45" s="12"/>
       <c r="AY45" s="12"/>
       <c r="AZ45" s="12"/>
       <c r="BA45" s="12"/>
       <c r="BB45" s="12"/>
       <c r="BC45" s="12"/>
       <c r="BD45" s="12"/>
       <c r="BE45" s="12"/>
     </row>
     <row r="46" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A46" s="40"/>
       <c r="B46" s="24">
         <f>B45+1</f>
         <v>84</v>
       </c>
       <c r="C46" s="13">
-        <v>6.0799999999999993E-2</v>
+        <v>6.5900000000000014E-2</v>
       </c>
       <c r="D46" s="13">
-        <v>6.4499999999999988E-2</v>
+        <v>6.9599999999999995E-2</v>
       </c>
       <c r="E46" s="13">
-        <v>6.6599999999999993E-2</v>
+        <v>7.1700000000000014E-2</v>
       </c>
       <c r="F46" s="13">
-        <v>6.83E-2</v>
+        <v>7.1700000000000014E-2</v>
       </c>
       <c r="G46" s="13">
-        <v>6.9299999999999987E-2</v>
+        <v>7.1700000000000014E-2</v>
       </c>
       <c r="H46" s="13">
-        <v>7.0999999999999994E-2</v>
+        <v>7.2500000000000009E-2</v>
       </c>
       <c r="I46" s="13">
-        <v>7.17E-2</v>
+        <v>7.2500000000000009E-2</v>
       </c>
       <c r="J46" s="13">
         <v>7.3399999999999993E-2</v>
       </c>
       <c r="K46" s="13">
         <v>7.6899999999999996E-2</v>
       </c>
       <c r="L46" s="13">
-        <v>7.959999999999999E-2</v>
+        <v>7.9600000000000004E-2</v>
       </c>
       <c r="M46" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="N46" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="O46" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="P46" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="Q46" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="R46" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="S46" s="12"/>
       <c r="T46" s="12"/>
       <c r="U46" s="12"/>
       <c r="V46" s="12"/>
       <c r="W46" s="12"/>
       <c r="X46" s="12"/>
@@ -29885,75 +29885,75 @@
       <c r="AO46" s="12"/>
       <c r="AP46" s="12"/>
       <c r="AQ46" s="12"/>
       <c r="AR46" s="12"/>
       <c r="AS46" s="12"/>
       <c r="AT46" s="12"/>
       <c r="AU46" s="12"/>
       <c r="AV46" s="12"/>
       <c r="AW46" s="12"/>
       <c r="AX46" s="12"/>
       <c r="AY46" s="12"/>
       <c r="AZ46" s="12"/>
       <c r="BA46" s="12"/>
       <c r="BB46" s="12"/>
       <c r="BC46" s="12"/>
       <c r="BD46" s="12"/>
       <c r="BE46" s="12"/>
     </row>
     <row r="47" spans="1:57" ht="15.9" x14ac:dyDescent="0.4">
       <c r="A47" s="40"/>
       <c r="B47" s="24">
         <f>B46+1</f>
         <v>85</v>
       </c>
       <c r="C47" s="13">
-        <v>6.4499999999999988E-2</v>
+        <v>6.9599999999999995E-2</v>
       </c>
       <c r="D47" s="13">
-        <v>6.6599999999999993E-2</v>
+        <v>7.1700000000000014E-2</v>
       </c>
       <c r="E47" s="13">
-        <v>6.83E-2</v>
+        <v>7.1700000000000014E-2</v>
       </c>
       <c r="F47" s="13">
-        <v>6.9299999999999987E-2</v>
+        <v>7.1700000000000014E-2</v>
       </c>
       <c r="G47" s="13">
-        <v>7.0999999999999994E-2</v>
+        <v>7.2500000000000009E-2</v>
       </c>
       <c r="H47" s="13">
-        <v>7.17E-2</v>
+        <v>7.2500000000000009E-2</v>
       </c>
       <c r="I47" s="13">
         <v>7.3399999999999993E-2</v>
       </c>
       <c r="J47" s="13">
         <v>7.6899999999999996E-2</v>
       </c>
       <c r="K47" s="13">
-        <v>7.959999999999999E-2</v>
+        <v>7.9600000000000004E-2</v>
       </c>
       <c r="L47" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="M47" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="N47" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="O47" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="P47" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="Q47" s="13">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="R47" s="12"/>
       <c r="S47" s="12"/>
       <c r="T47" s="12"/>
       <c r="U47" s="12"/>
       <c r="V47" s="12"/>
       <c r="W47" s="12"/>
@@ -31793,51 +31793,51 @@
     <row r="498" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y498" s="3"/>
     </row>
     <row r="499" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y499" s="3"/>
     </row>
     <row r="500" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y500" s="3"/>
     </row>
     <row r="501" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y501" s="3"/>
     </row>
     <row r="502" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y502" s="3"/>
     </row>
     <row r="503" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y503" s="3"/>
     </row>
     <row r="504" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y504" s="3"/>
     </row>
     <row r="505" spans="25:25" x14ac:dyDescent="0.4">
       <c r="Y505" s="3"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/OFNTc5yYtsnD0JAOlPwE0luYHNTomjdSbBJ1VBdPupg0SwsATp+LmerApGnZTjUg5J4viK92mH3RDzzNGupxg==" saltValue="dLMFSEdKd+3a0aG33IYjrw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Rt0KmuvUnLD4VR92kL0vWYNnt/RvgXR3XpK0N9nTHY0gbaugKS3u1uzs5uYgrDgseCaW7UzSJ7MO5p7nv3OZEQ==" saltValue="HvfO2KqtsuDjdk9HCdwsUw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="6">
     <mergeCell ref="A23:A47"/>
     <mergeCell ref="B1:BE1"/>
     <mergeCell ref="B2:BE2"/>
     <mergeCell ref="B3:BE3"/>
     <mergeCell ref="C5:BE5"/>
     <mergeCell ref="A7:A22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>